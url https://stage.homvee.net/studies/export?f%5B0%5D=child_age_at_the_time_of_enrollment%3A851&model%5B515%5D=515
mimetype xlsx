--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,169 +12,205 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>WWHV020037</t>
   </si>
   <si>
     <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
   </si>
   <si>
+    <t>Resources, Education, and Care in the Home (REACH)</t>
+  </si>
+  <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
+    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+  </si>
+  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV003631</t>
   </si>
   <si>
     <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
   </si>
   <si>
+    <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
+  </si>
+  <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
+    <t>Building Healthy Children (BHC)</t>
+  </si>
+  <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
+    <t>Family Connects</t>
+  </si>
+  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV004063</t>
   </si>
   <si>
     <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV003398</t>
   </si>
   <si>
     <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
@@ -221,206 +257,221 @@
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV095914</t>
   </si>
   <si>
     <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
+    <t>REST Routine</t>
+  </si>
+  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
+  </si>
+  <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
+    <t>Play and Learning Strategies (PALS)</t>
+  </si>
+  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
+    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
+  </si>
+  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
+    <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
+  </si>
+  <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
@@ -476,159 +527,180 @@
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
+  </si>
+  <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
+    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
+  </si>
+  <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
+    <t>MOM Program</t>
+  </si>
+  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
+    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
+  </si>
+  <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
+    <t>SafeCare®</t>
+  </si>
+  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV095103</t>
   </si>
   <si>
     <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
   </si>
   <si>
+    <t>Healthy Beginnings</t>
+  </si>
+  <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
+  </si>
+  <si>
+    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
   <si>
     <t>WWHV080984</t>
   </si>
   <si>
     <t>Zajac, L., Raby, K. L., &amp; Dozier, M. (2019). Sustained effects on attachment security in middle childhood: Results from a randomized clinical trial of the Attachment and Biobehavioral Catch‐up (ABC) intervention. Journal of Child Psychology and Psychiatry, 61(4), 417–424. https://doi:10.1111/jcpp.13146</t>
   </si>
@@ -959,1338 +1031,1711 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E96"/>
+  <dimension ref="A1:E97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E96"/>
+      <selection activeCell="A1" sqref="A1:E97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="103.689" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="E33" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E41" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>104</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>110</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>119</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E52" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>130</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>132</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E57" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E59" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E60" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E63" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E64" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="E66" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="E67" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="D68" s="1"/>
+        <v>156</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E68" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E70" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E71" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E72" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="D73" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E73" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E74" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="D75" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E75" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="D76" s="1"/>
+        <v>173</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E76" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="E78" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="D79" s="1"/>
+        <v>180</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="D80" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-      <c r="D81" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="D82" s="1"/>
+        <v>189</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E82" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>69</v>
+        <v>190</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="E83" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="D84" s="1"/>
+        <v>194</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E84" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>175</v>
+        <v>195</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-      <c r="D85" s="1"/>
+        <v>196</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E85" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-      <c r="D86" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E86" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-      <c r="D87" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-      <c r="D88" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-      <c r="D89" s="1"/>
+        <v>204</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="D90" s="1"/>
+        <v>206</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-      <c r="D91" s="1"/>
+        <v>209</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E91" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="D92" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-      <c r="D93" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-      <c r="D94" s="1"/>
+        <v>216</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="D95" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="D96" s="1"/>
+        <v>220</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>