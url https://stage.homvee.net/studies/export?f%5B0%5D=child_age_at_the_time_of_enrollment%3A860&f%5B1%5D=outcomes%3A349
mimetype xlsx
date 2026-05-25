--- v0 (2025-10-27)
+++ v1 (2026-05-25)
@@ -56,51 +56,51 @@
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
     <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
   </si>
   <si>
     <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>