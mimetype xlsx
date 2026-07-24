--- v0 (2025-10-05)
+++ v1 (2026-07-24)
@@ -12,228 +12,198 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
-    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV073809</t>
   </si>
   <si>
     <t>Yarger, H. A., Bernard, K., Caron, E., Wallin, A., &amp; Dozier, M. (2019). Enhancing Parenting Quality for Young Children Adopted Internationally: Results of a Randomized Controlled Trial. Journal of Clinical Child &amp; Adolescent Psychology, 49(3), 378–390. https://doi.org/10.1080/15374416.2018.1547972</t>
-  </si>
-[...1 lines deleted...]
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -500,347 +470,278 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...40 lines deleted...]
-      <c r="C5" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...3 lines deleted...]
-      <c r="B6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-      <c r="A7" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...12 lines deleted...]
-      <c r="E8">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...37 lines deleted...]
-      <c r="B11" t="s">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-      <c r="A12" t="s">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...73 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>