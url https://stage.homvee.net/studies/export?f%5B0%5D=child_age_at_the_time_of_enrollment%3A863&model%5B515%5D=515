--- v1 (2026-07-24)
+++ v2 (2026-09-15)
@@ -12,155 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
+    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
+    <t>Guelph Family Health Study (GFHS)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
+  </si>
+  <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
+    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
+  </si>
+  <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
+  </si>
+  <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
+    <t>SafeCare®</t>
+  </si>
+  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV073809</t>
   </si>
   <si>
     <t>Yarger, H. A., Bernard, K., Caron, E., Wallin, A., &amp; Dozier, M. (2019). Enhancing Parenting Quality for Young Children Adopted Internationally: Results of a Randomized Controlled Trial. Journal of Clinical Child &amp; Adolescent Psychology, 49(3), 378–390. https://doi.org/10.1080/15374416.2018.1547972</t>
+  </si>
+  <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -467,274 +506,351 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E16"/>
+      <selection activeCell="A1" sqref="A1:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E5" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E7" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E10" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E11" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E13" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E14" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E15" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="1"/>
-      <c r="D16" s="1"/>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>