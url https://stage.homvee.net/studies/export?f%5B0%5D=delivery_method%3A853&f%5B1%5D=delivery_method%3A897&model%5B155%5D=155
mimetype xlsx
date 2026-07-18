--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,613 +12,535 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>WWHV003393</t>
+  </si>
+  <si>
+    <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
+  </si>
+  <si>
+    <t>WWHV014570</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014584</t>
+  </si>
+  <si>
+    <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081573</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV020037</t>
+  </si>
+  <si>
+    <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
+  </si>
+  <si>
+    <t>WWHV026095</t>
+  </si>
+  <si>
+    <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
+  </si>
+  <si>
+    <t>WWHV005317</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
+  </si>
+  <si>
+    <t>WWHV027701</t>
+  </si>
+  <si>
+    <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
+  </si>
+  <si>
+    <t>WWHV080815</t>
+  </si>
+  <si>
+    <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
+  </si>
+  <si>
+    <t>WWHV045811</t>
+  </si>
+  <si>
+    <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV037116</t>
+  </si>
+  <si>
+    <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
+  </si>
+  <si>
+    <t>WWHV038491</t>
+  </si>
+  <si>
+    <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV037119</t>
+  </si>
+  <si>
+    <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
+  </si>
+  <si>
+    <t>WWHV016219</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
+  </si>
+  <si>
+    <t>WWHV016711</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
+  </si>
+  <si>
+    <t>WWHV013607</t>
+  </si>
+  <si>
+    <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
+  </si>
+  <si>
+    <t>WWHV050820</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
+  </si>
+  <si>
+    <t>WWHV058622</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV003631</t>
+  </si>
+  <si>
+    <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
+  </si>
+  <si>
+    <t>WWHV039454</t>
+  </si>
+  <si>
+    <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
+  </si>
+  <si>
+    <t>WWHV014293</t>
+  </si>
+  <si>
+    <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
+  </si>
+  <si>
+    <t>WWHV003731</t>
+  </si>
+  <si>
+    <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
+  </si>
+  <si>
+    <t>WWHV003715</t>
+  </si>
+  <si>
+    <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
+  </si>
+  <si>
+    <t>WWHV093538</t>
+  </si>
+  <si>
+    <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
+  </si>
+  <si>
+    <t>WWHV047173</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
+  </si>
+  <si>
+    <t>WWHV014296</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
+  </si>
+  <si>
+    <t>WWHV039021</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
+  </si>
+  <si>
+    <t>WWHV040830</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
+  </si>
+  <si>
+    <t>WWHV084574</t>
+  </si>
+  <si>
+    <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
+  </si>
+  <si>
+    <t>WWHV048341</t>
+  </si>
+  <si>
+    <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
+  </si>
+  <si>
+    <t>WWHV062320</t>
+  </si>
+  <si>
+    <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
+  </si>
+  <si>
+    <t>WWHV055862</t>
+  </si>
+  <si>
+    <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
+  </si>
+  <si>
+    <t>WWHV004063</t>
+  </si>
+  <si>
+    <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
+  </si>
+  <si>
+    <t>WWHV003398</t>
+  </si>
+  <si>
+    <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
+  </si>
+  <si>
+    <t>WWHV003775</t>
+  </si>
+  <si>
+    <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
+  </si>
+  <si>
+    <t>WWHV012831</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
+  </si>
+  <si>
+    <t>WWHV015375</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
+  </si>
+  <si>
+    <t>WWHV012830</t>
+  </si>
+  <si>
+    <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
+  </si>
+  <si>
+    <t>WWHV014665</t>
+  </si>
+  <si>
+    <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
+  </si>
+  <si>
+    <t>WWHV038937</t>
+  </si>
+  <si>
+    <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV003735</t>
+  </si>
+  <si>
+    <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV051936</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV026224</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
+  </si>
+  <si>
+    <t>WWHV003485</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
+  </si>
+  <si>
+    <t>WWHV003728</t>
+  </si>
+  <si>
+    <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
+  </si>
+  <si>
+    <t>WWHV056305</t>
+  </si>
+  <si>
+    <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV094364</t>
+  </si>
+  <si>
+    <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>WWHV014292</t>
+  </si>
+  <si>
+    <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
+  </si>
+  <si>
+    <t>WWHV090705</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
+  </si>
+  <si>
+    <t>WWHV073853</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
+  </si>
+  <si>
+    <t>WWHV087591</t>
+  </si>
+  <si>
+    <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
+  </si>
+  <si>
+    <t>WWHV069945</t>
+  </si>
+  <si>
+    <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
+  </si>
+  <si>
+    <t>WWHV061793</t>
+  </si>
+  <si>
+    <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
+  </si>
+  <si>
+    <t>WWHV080111</t>
+  </si>
+  <si>
+    <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
+  </si>
+  <si>
+    <t>WWHV043933</t>
+  </si>
+  <si>
+    <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
+  </si>
+  <si>
+    <t>WWHV016715</t>
+  </si>
+  <si>
+    <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
+  </si>
+  <si>
+    <t>WWHV065747</t>
+  </si>
+  <si>
+    <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
+  </si>
+  <si>
+    <t>WWHV038783</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV090084</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV090085</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV074927</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
-    <t>High</t>
-[...526 lines deleted...]
-  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
@@ -629,53 +551,50 @@
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV086226</t>
@@ -698,135 +617,123 @@
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
@@ -843,140 +750,125 @@
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
-    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
-    <t>WWHV065542</t>
-[...10 lines deleted...]
-  <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
-    <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095268</t>
@@ -1113,50 +1005,53 @@
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV094871</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
   </si>
   <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV095915</t>
@@ -1197,140 +1092,122 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV038147</t>
   </si>
   <si>
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
     <t>WWHV035513</t>
@@ -1377,78 +1254,72 @@
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
@@ -1497,52 +1368,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1809,3730 +1683,2909 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...9 lines deleted...]
-      <c r="D4" t="s">
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...12 lines deleted...]
-      <c r="E6">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...37 lines deleted...]
-      <c r="B9" t="s">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E127" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E161" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E162" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E166" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C180" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="D180" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E180" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E194" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
-[...348 lines deleted...]
-      <c r="E30">
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...165 lines deleted...]
-      <c r="E40">
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
-[...2465 lines deleted...]
-      <c r="A186" t="s">
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B206" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C186" t="s">
-[...10 lines deleted...]
-      <c r="A187" t="s">
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="B187" t="s">
+      <c r="B207" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C187" t="s">
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="D187" t="s">
-[...7 lines deleted...]
-      <c r="A188" t="s">
+      <c r="B208" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C188" t="s">
-[...10 lines deleted...]
-      <c r="A189" t="s">
+      <c r="B209" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C189" t="s">
-[...10 lines deleted...]
-      <c r="A190" t="s">
+      <c r="B210" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="C190" t="s">
-[...10 lines deleted...]
-      <c r="A191" t="s">
+      <c r="B211" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="C191" t="s">
-[...10 lines deleted...]
-      <c r="A192" t="s">
+      <c r="B212" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="C192" t="s">
-[...10 lines deleted...]
-      <c r="A193" t="s">
+      <c r="B213" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C193" t="s">
-[...10 lines deleted...]
-      <c r="A194" t="s">
+      <c r="B214" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="C194" t="s">
-[...10 lines deleted...]
-      <c r="A195" t="s">
+      <c r="B215" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B195" t="s">
-[...348 lines deleted...]
-      <c r="E215">
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>