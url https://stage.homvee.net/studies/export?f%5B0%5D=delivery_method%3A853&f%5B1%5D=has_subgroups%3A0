--- v0 (2026-04-24)
+++ v1 (2026-05-01)
@@ -323,51 +323,51 @@
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®</t>
+    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
   </si>
   <si>
     <t>WWHV095914</t>
   </si>
   <si>
     <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>