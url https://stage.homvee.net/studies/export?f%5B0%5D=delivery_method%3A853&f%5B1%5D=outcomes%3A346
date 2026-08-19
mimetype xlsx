--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -469,50 +469,56 @@
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
     <t>Child First</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
@@ -1134,54 +1140,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E110"/>
+  <dimension ref="A1:E111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E110"/>
+      <selection activeCell="A1" sqref="A1:E111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -2194,872 +2200,889 @@
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E62" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E66" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>186</v>
+        <v>98</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="C79" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E81" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E82" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>201</v>
+        <v>61</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="C86" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E87" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>211</v>
+        <v>55</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="C90" s="1" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="C91" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B92" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="C92" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E97" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>61</v>
+        <v>188</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E100" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E101" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>246</v>
+        <v>27</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="C106" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E106" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>93</v>
+        <v>248</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E108" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>