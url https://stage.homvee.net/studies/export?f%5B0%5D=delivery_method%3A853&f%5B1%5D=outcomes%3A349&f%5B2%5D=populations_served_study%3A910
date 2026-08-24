--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -12,101 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -428,54 +437,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E7"/>
+      <selection activeCell="A1" sqref="A1:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="444.606" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -553,56 +562,73 @@
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>