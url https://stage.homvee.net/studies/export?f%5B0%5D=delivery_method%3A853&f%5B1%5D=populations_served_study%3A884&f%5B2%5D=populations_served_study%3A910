--- v0 (2026-06-25)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -231,50 +231,59 @@
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
@@ -1017,54 +1026,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E99"/>
+  <dimension ref="A1:E100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E99"/>
+      <selection activeCell="A1" sqref="A1:E100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1550,1212 +1559,1229 @@
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E46" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E53" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E63" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>178</v>
+        <v>40</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E81" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>47</v>
+        <v>181</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E82" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E87" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>24</v>
+        <v>197</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>201</v>
+        <v>66</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E91" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>24</v>
+        <v>204</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E94" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>178</v>
+        <v>47</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E95" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="1">
+      <c r="D100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>