--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,126 +12,120 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nurse-Family Partnership (NFP)®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -398,126 +392,109 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
-[...8 lines deleted...]
-      <c r="D3" t="s">
+      <c r="A3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>