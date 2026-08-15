--- v0 (2026-06-20)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -84,50 +84,59 @@
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
   </si>
   <si>
     <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
@@ -467,54 +476,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E12"/>
+      <selection activeCell="A1" sqref="A1:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="461.173" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -632,101 +641,118 @@
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>