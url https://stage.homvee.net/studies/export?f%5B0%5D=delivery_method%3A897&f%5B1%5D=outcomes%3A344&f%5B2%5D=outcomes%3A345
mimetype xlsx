--- v0 (2025-11-15)
+++ v1 (2026-05-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -104,57 +104,63 @@
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
-  </si>
-[...1 lines deleted...]
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -458,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="461.173" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -657,50 +663,67 @@
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>