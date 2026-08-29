--- v0 (2026-06-18)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -210,50 +210,59 @@
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
@@ -363,50 +372,59 @@
   <si>
     <t>Early Intervention Program for Adolescent Mothers</t>
   </si>
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
     <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
@@ -547,53 +565,50 @@
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
@@ -1029,54 +1044,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E97"/>
+  <dimension ref="A1:E99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E97"/>
+      <selection activeCell="A1" sqref="A1:E99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1480,1260 +1495,1294 @@
       </c>
       <c r="B25" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E26" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E33" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E38" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E39" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E51" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E53" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E55" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E56" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E57" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E60" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>148</v>
+        <v>63</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E63" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E64" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E65" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E66" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E68" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E71" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E72" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E73" s="1">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E74" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E75" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>178</v>
+        <v>40</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E77" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E78" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>43</v>
+        <v>121</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E79" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E80" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E81" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>189</v>
+        <v>43</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E83" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>133</v>
+        <v>194</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E84" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>196</v>
+        <v>37</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E85" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E86" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>83</v>
+        <v>201</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E87" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E88" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E89" s="1">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>178</v>
+        <v>43</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E90" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>178</v>
+        <v>37</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>211</v>
+        <v>121</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>211</v>
+        <v>121</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>30</v>
+        <v>216</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C97" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="1">
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>