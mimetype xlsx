--- v0 (2025-10-02)
+++ v1 (2026-05-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094904</t>
   </si>
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
@@ -95,65 +95,71 @@
   <si>
     <t>Bergsund, H. B., Kullerud, T. N., Kråkenes, C. A., Drozd, F., Wentzel‐Larsen, T., Moe, V., &amp; Jacobsen, H. (2022). Transporting attachment and biobehavioral catch‐up to Norwegian child welfare services: A feasibility study. International Journal of Social Welfare, 32(2), 221-229. https://doi.org/10.1111/ijsw.12556</t>
   </si>
   <si>
     <t>WWHV049895</t>
   </si>
   <si>
     <t>Bernard, K. (2014). Neurobiology of maternal sensitivity and delight among high-risk mothers: An event-related potential study. ProQuest Dissertations &amp; Theses, 1459753664.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV045810</t>
   </si>
   <si>
     <t>Bernard, K., Simons, R., &amp; Dozier, M. (2015). Effects of an attachment-based intervention on child protective services-referred mothers' event-related potentials to children's emotions. Child Development, 86(6), 1673-1684.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV081064</t>
   </si>
   <si>
     <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080762</t>
   </si>
   <si>
     <t>Caron, E., &amp; Dozier, M. (2019). Effects of fidelity-focused consultation on clinicians' implementation: An exploratory multiple baseline design. Administration and Policy in Mental Health and Mental Health Services Research, 46(4), 445–457. https://doi.org/10.1007/s10488-019-00924-3</t>
   </si>
   <si>
     <t>WWHV095896</t>
   </si>
   <si>
     <t>Caron, E., Kipp, E. C., Costello, A. H., Bernard, K., Schein, S. S., Roben, C. K. P., &amp; Dozier, M. (2022). Parent coaching fidelity trajectories of in-person and telehealth sessions during the COVID-19 Pandemic. Evidence-Based Practice in Child and Adolescent Mental Health, 7(3), 341-348. https://doi.org/10.1080/23794925.2021.1996300</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
   </si>
   <si>
     <t>WWHV073800</t>
   </si>
   <si>
     <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
   </si>
   <si>
     <t>WWHV080795</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
@@ -191,50 +197,68 @@
   <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
     <t>WWHV081499</t>
   </si>
   <si>
     <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
   </si>
   <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV095832</t>
@@ -266,150 +290,204 @@
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV089833</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095886</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV095823</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV095824</t>
   </si>
   <si>
     <t>Raby, K. L., Bernard, K., Gordon, M. K., &amp; Dozier, M. (2020). Enhancing diurnal cortisol regulation among young children adopted internationally. Development and Psychopathology, 32(5), 1657-1668.</t>
   </si>
   <si>
     <t>WWHV089834</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095889</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV073808</t>
   </si>
   <si>
     <t>Roben, C. K., Dozier, M., Caron, E., &amp; Bernard, K. (2017). Moving an evidence-based parenting program into the community. Child Development, 88(5), 1447–1452. https://doi.org/10.1111/cdev.12898</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
+  </si>
+  <si>
     <t>WWHV095825</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Eiden, R. D., Labella, M. H., &amp; Dozier, M. (2022). Effects of an attachment-based intervention on autonomic regulation among opioid-exposed infants. Developmental Psychobiology, 64(6): e22286. https://doi.org/10.1002/dev.22286</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV095827</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Korom, M., Tabachnick, A. R., Pine, D. S., &amp; Dozier, M. (2024). A randomized controlled trial of a parenting intervention during infancy alters amygdala-prefrontal circuitry in middle childhood. Journal of American Academy of Child and Adolescent Psychiatry, 63(1), 29-38. https://doi.org/10.1016/j.jaac.2023.06.015 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095845</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Korom, M., Tabachnick, A. R., Pine, D. S., &amp; Dozier, M. (2024). A randomized controlled trial of a parenting intervention during infancy alters amygdala-prefrontal circuitry in middle childhood. Journal of American Academy of Child and Adolescent Psychiatry, 63(1), 29-38. https://doi.org/10.1016/j.jaac.2023.06.015 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV087228</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Tabachnick, A. R., &amp; Dozier, M. (2020). Early parenting intervention effects on brain responses to maternal cues among high-risk children. American Journal of Psychiatry, 177(9), 818-826. https://doi.org/10.1176/appi.ajp.2020.20010011 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095844</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Tabachnick, A. R., &amp; Dozier, M. (2020). Early parenting intervention effects on brain responses to maternal cues among high-risk children. American Journal of Psychiatry, 177(9), 818-826. https://doi.org/10.1176/appi.ajp.2020.20010011 [Study 2: Non-experimental design].</t>
+  </si>
+  <si>
+    <t>WWHV004065</t>
+  </si>
+  <si>
+    <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV073809</t>
   </si>
   <si>
     <t>Yarger, H. A., Bernard, K., Caron, E., Wallin, A., &amp; Dozier, M. (2019). Enhancing Parenting Quality for Young Children Adopted Internationally: Results of a Randomized Controlled Trial. Journal of Clinical Child &amp; Adolescent Psychology, 49(3), 378–390. https://doi.org/10.1080/15374416.2018.1547972</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
   <si>
     <t>WWHV080984</t>
   </si>
   <si>
     <t>Zajac, L., Raby, K. L., &amp; Dozier, M. (2019). Sustained effects on attachment security in middle childhood: Results from a randomized clinical trial of the Attachment and Biobehavioral Catch‐up (ABC) intervention. Journal of Child Psychology and Psychiatry, 61(4), 417–424. https://doi:10.1111/jcpp.13146</t>
   </si>
@@ -737,60 +815,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:E70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -913,855 +991,1076 @@
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E10">
         <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E13">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E16">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E19">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E20">
         <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E21">
         <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E22">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E23">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E26">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E28">
         <v>2.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>69</v>
       </c>
       <c r="B30" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E30">
         <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E31">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>75</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>77</v>
       </c>
       <c r="B34" t="s">
         <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E34">
         <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" t="s">
         <v>80</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E35">
         <v>2.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" t="s">
         <v>82</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E36">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" t="s">
         <v>84</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" t="s">
         <v>86</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E38">
         <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>89</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="E39">
         <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>90</v>
       </c>
       <c r="B40" t="s">
         <v>91</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
         <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>92</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E41">
         <v>2.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>94</v>
       </c>
       <c r="B42" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E42">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>96</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E43">
         <v>2.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>98</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E44">
         <v>2.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>22</v>
       </c>
       <c r="E45">
         <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>102</v>
       </c>
       <c r="B46" t="s">
         <v>103</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>107</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
         <v>2.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>108</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E49">
         <v>2.3</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>110</v>
       </c>
       <c r="B50" t="s">
         <v>111</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E50">
         <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>113</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E51">
         <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E52">
         <v>2.3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E53">
         <v>2.3</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>120</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>123</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>124</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
         <v>12</v>
       </c>
-      <c r="E57">
+      <c r="E66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>