--- v0 (2026-07-17)
+++ v1 (2026-09-22)
@@ -12,167 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV015670</t>
   </si>
   <si>
     <t>Asawa, L. E. (2008). Reducing the risk of child maltreatment through the Early Head Start program. Dissertation Abstracts International: Section B: The Sciences and Engineering, 69 (3-B), 1939.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV059039</t>
   </si>
   <si>
     <t>Auger, A., Karoly, L. A., &amp; Martin, L. T. (2016). Family engagement in the delivery of the health services component in Head Start and Early Head Start (OPRE Report 2016-86). U.S. Department of Health and Human Services,  Administration for Children and Families, Office of Planning, Research and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/2016_86_hshm…</t>
   </si>
   <si>
     <t>WWHV062490</t>
   </si>
   <si>
     <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
   </si>
   <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV056081</t>
   </si>
   <si>
     <t>Becker, B., Patterson, F., Fagan, J., &amp; Whitaker, R. (2016). Mindfulness among home visitors in Head Start and the quality of their working alliance with parents. Journal of Child &amp; Family Studies, 25(6), 1969–1979. https://doi:10.1007/s10826-015-0352-y</t>
   </si>
   <si>
     <t>WWHV078961</t>
   </si>
   <si>
     <t>Beeber, L. S., Chazan-Cohen, R., Squires, J., Jones Harden, B., Boris, N. W., Heller, S. S., &amp; Malik, N. M. (2007). The Early Promotion and Intervention Research Consortium (E-PIRC): Five approaches to improving infant/toddler mental health in Early Head Start. Infant Mental Health Journal, 28(2), 130–150. https://doi.org/10.1002/imhj.20126</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option, Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
+  </si>
+  <si>
     <t>WWHV044189</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Holditch-Davis, D., Canuso, R., Lewis, V., &amp; Matsuda, Y. (2014). Interpersonal psychotherapy with a parenting enhancement adapted for in-home delivery in Early Head Start. Zero to Three, 34(5), 35–44. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4662263/</t>
   </si>
   <si>
     <t>WWHV005375</t>
   </si>
   <si>
     <t>Brookes, S. J., Summers, J. A., Thornburg, K. R., Ispa, J. M., &amp; Lane, V. J. (2006). Building successful home visitor-mother relationships and reaching program goals in two Early Head Start programs: A qualitative look at contributing factors. Early Childhood Research Quarterly, 21(1), 25–45.</t>
   </si>
   <si>
     <t>WWHV045867</t>
   </si>
   <si>
     <t>Brophy-Herb, H., Schiffman, R., McKelvey, L., Cunningham-DeLuca, M., &amp; Hawver, M. (2001). Quality improvement: Lessons learned from an infant mental health-based Early Head Start program. Infants &amp; Young Children, 14(2), 77–85. https://doi.org/10.1097/00001163-200114020-00009</t>
   </si>
   <si>
     <t>WWHV087598</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Jia, F., Walker, D., Schneider, N., Larson, A. L., Valdovinos, M., &amp; McConnell, S. R. (2020). Technology to guide data-driven intervention decisions: Effects on language growth of young children at risk for language delay. Exceptional Children, 87(1), 74–91. https://doi.org/10.1177/0014402920938003</t>
   </si>
   <si>
     <t>WWHV065622</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Jia, F., Schnitz, A. G., Higgins, S., Motagna, D., &amp; Muehe, C. (2018). Web-based support for data-based decision making: Effect of intervention implementation on infant–toddler communication. Journal of Early Intervention, 40(3), 246–267. https://doi.org/10.1177/1053815118788059</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV077365</t>
   </si>
   <si>
     <t>Clearfield, M. W. (2019). Play for Success: An intervention to boost object exploration in infants from low-income households.  Infant Behavior and Development, 55, 112–122. https://doi.org/10.1016/j.infbeh.2019.03.001</t>
   </si>
   <si>
     <t>WWHV094187</t>
   </si>
   <si>
     <t>Duer, J. (2021). Evaluating Early Head Start: Health impacts, academic achievement, and partnership programs [Doctoral dissertation, UC Irvine]. https://escholarship.org/uc/item/5vv9q5x3</t>
   </si>
   <si>
     <t>WWHV066654</t>
   </si>
   <si>
     <t>Ealy, P. J. (2017). Feasibility of a social emotional parenting curriculum applied in an Early Head Start home visitation program with Mexican immigrant families [Doctoral dissertation, The University of Wisconsin-Milwaukee]. Milwaukee ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/feasibility-social-emotio…</t>
   </si>
   <si>
     <t>WWHV079156</t>
   </si>
   <si>
     <t>Faison, J. (2017). Enhancing provider-parent collaborations: Understanding home visitors’ awareness of their families’ beliefs about play and child development [Doctoral dissertation, Lehigh University]. Lehigh Preserve Institutional Repository. https://preserve.lehigh.edu/lehigh-scholarship/graduate-publications-th…</t>
   </si>
   <si>
     <t>WWHV078988</t>
   </si>
   <si>
     <t>Gavarkovs, A., Davison, K. K., Taveras, E. M., McBride, B., Kotelchuck, M., &amp; Levy, R. (2019). Engaging fathers in early obesity prevention during the first 1,000 days: Policy, systems, and environmental change strategies. Obesity, 27(4), 525–533. https://doi.org/10.1002/oby.22395</t>
   </si>
   <si>
     <t>WWHV029489</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C. A., &amp; Knights, M. V. (2012). Early Head Start intervention effects on child outcomes. Pennsylvania State University. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>Low</t>
   </si>
   <si>
     <t>WWHV015223</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C., &amp; Margraf, P. (2007). Home visitor competence, burnout, support, and client engagement. Journal of Human Behavior in the Social Environment, 15(1), 23–44. doi:10.1300/J137v15n01A02</t>
   </si>
   <si>
     <t>WWHV004483</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., &amp; Vazquez, A. (2002). Changes in the service delivery model and home visitors' job satisfaction and turnover in an Early Head Start program. Infant Mental Health Journal, 23(1), 182–196.</t>
   </si>
   <si>
     <t>WWHV078905</t>
   </si>
   <si>
     <t>Gill, S., Nathans, L. L., Seidel, A. J., &amp; Greenberg, M. T. (2017). Early Head Start start-up planning: Implications for staff support, job satisfaction, burnout, and turnover. Journal of Community Psychology, 45(4), 443–458. https://doi.org/10.1002/jcop.21857</t>
   </si>
   <si>
     <t>WWHV015220</t>
   </si>
   <si>
     <t>Golas, J. C., Horm, D., &amp; Caruso, D. A. (2006). Challenges in implementing center-based and home-based Early Head Start programs. Journal of Research in Childhood Education, 21(2), 163–175.</t>
   </si>
@@ -288,50 +306,53 @@
     <t>WWHV079162</t>
   </si>
   <si>
     <t>Lane, V. J. (2005). Emotional labor in early intervention [Doctoral dissertation, University of Missouri—Columbia]. https://www.proquest.com/dissertations-theses/emotional-labor-early-int…</t>
   </si>
   <si>
     <t>WWHV033983</t>
   </si>
   <si>
     <t>Lane, V. (2011). The emotional labor of Early Head Start home visiting. Zero to Three, 32(1), 30–36.</t>
   </si>
   <si>
     <t>WWHV095008</t>
   </si>
   <si>
     <t>Lombardi, C. M., Cook, K. D., &amp; Fisk, E. (2023). Family ecological resources and risks: The moderating role of Early Head Start. Early Childhood Research Quarterly, 64, 216–228. https://doi.org/10.1016/j.ecresq.2023.04.001</t>
   </si>
   <si>
     <t>WWHV073859</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., Whittaker, J., Rubin, D. M., &amp; Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22, 79-91. https://doi.org/10.1007/s10995-018-2530-1
  </t>
   </si>
   <si>
+    <t>Indeterminate</t>
+  </si>
+  <si>
     <t>WWHV003812</t>
   </si>
   <si>
     <t>McAllister, C. L., &amp; Thomas, T. (2007). Infant mental health and family support: Contributions of Early Head Start to an integrated model for community-based early childhood programs. Infant Mental Health Journal, 28(2), 192–215. doi:10.1002/imhj.20129</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV087456</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting self-regulation skills and healthy eating habits in Early Head Start (NCT03958214). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/NCT03958214</t>
   </si>
   <si>
     <t>WWHV087454</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting healthy development with the Recipe 4 Success intervention (NCT03976089). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/nct03976089</t>
   </si>
   <si>
     <t>WWHV094639</t>
@@ -460,50 +481,53 @@
     <t>Shanti, C. (2017). Engaging parents in Early Head Start home-based programs: How do home visitors do this? Journal of Evidence-Informed Social Work, 14(5), 311–328. https://doi.org/10.1080/23761407.2017.1302858</t>
   </si>
   <si>
     <t>WWHV087309</t>
   </si>
   <si>
     <t>Shanti, C. (2020). The Early Head Start (EHS) home visitor perspective: What does it take to engage parents? Children &amp; Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105154</t>
   </si>
   <si>
     <t>WWHV045010</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Larson, E., Rodriguez, C., Subramony, A., Martinez, R. A., Martinez, E., Barrett, A., &amp; Meyer, D. (2014). Effect of a URI-related educational intervention in Early Head Start on ED visits. Pediatrics, 133(5), e1233-40. https://doi.org/10.1542/peds.2013-2350</t>
   </si>
   <si>
     <t>WWHV046657</t>
   </si>
   <si>
     <t>U.S. Department of Health and Human Services. Administration for Children and Families (2006). Findings from the Survey of Early Head Start Programs: Communities, programs, and families: Final report. Washington, DC: Author.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
+  </si>
+  <si>
+    <t>Moderate</t>
   </si>
   <si>
     <t>WWHV078634</t>
   </si>
   <si>
     <t>Wall, S. M., Taylor, N. E., Liebow, H., Sabatino, C. A., Mayer, L. M., Farber, M. Z., &amp; Timberlake, E. M. (2005). Early Head Start and access to early intervention services: A qualitative investigation. Topics in Early Childhood Special Education, 25(4), 218–231. https://doi.org/10.1177/02711214050250040301</t>
   </si>
   <si>
     <t>WWHV090055</t>
   </si>
   <si>
     <t>Wallace, L. E., &amp; Manz, P. H. (2023). Addressing the needs of infants and toddlers exposed to maltreatment: Examining the impact of an integrated Early Head Start &amp; children and youth services program. Children and Youth Services Review, 146, 106808. https://doi.org/10.1016/j.childyouth.2023.106808</t>
   </si>
   <si>
     <t>WWHV095173</t>
   </si>
   <si>
     <t>Walsh, B. A., Edwards, A. L., Cook, G. A., Hughes-Belding, K., &amp; Rahn, E. (2021). Exploring changes in home visitors’ perspectives in the context of a professional development activity. Early Childhood Education Journal, 1–13. https://doi.org/10.1007/s10643-021-01249-3</t>
   </si>
   <si>
     <t>WWHV091545</t>
   </si>
   <si>
     <t>Walsh, B. A., Edwards, A. L., Cook, G. A., Hughes-Belding, K., &amp; Rahn, E. (2021). Exploring changes in home visitors’ perspectives in the context of a professional development activity. Early Childhood Education Journal, 1–13. https://doi.org/10.1007/s10643-021-0</t>
   </si>
@@ -880,1134 +904,1462 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="140.252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E25" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E29" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E38" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E39" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E41" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="E44" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E48" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E50" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>111</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>119</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E55" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>135</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E64" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E65" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="D66" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E66" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="D67" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="D68" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E69" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E70" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E71" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>153</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="D73" s="1"/>
+        <v>155</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>156</v>
+      </c>
       <c r="E73" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>158</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E74" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="D75" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E75" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="D76" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E76" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E77" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="D78" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E78" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-      <c r="D79" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E79" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-      <c r="D80" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E80" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="D81" s="1"/>
+        <v>172</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E81" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="D82" s="1"/>
+        <v>174</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E82" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-      <c r="D83" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E83" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>