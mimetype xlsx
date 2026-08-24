--- v0 (2026-06-19)
+++ v1 (2026-08-24)
@@ -12,86 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV088806</t>
   </si>
   <si>
     <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
     <t>High</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
+  </si>
+  <si>
+    <t>Moderate</t>
   </si>
   <si>
     <t>WWHV044343</t>
   </si>
   <si>
     <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -410,54 +422,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E5"/>
+      <selection activeCell="A1" sqref="A1:E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="369.196" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -484,73 +496,90 @@
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="1">
+      <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>