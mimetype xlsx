--- v0 (2026-05-22)
+++ v1 (2026-07-19)
@@ -12,109 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV089886</t>
   </si>
   <si>
     <t>Albers, B., Hateley-Browne, J., Steele, T., Rose, V., Shlonsky, A., &amp; Mildon, R. (2020). The early implementation of FFT-CW®, MST-Psychiatric®, and SafeCare® in Australia. Research on Social Work Practice, 30(6), 658–677. https://doi.org/10.1177/1049731520908326</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV078001</t>
   </si>
   <si>
     <t>Arruabarrena, I., de Paul, J., &amp; Cañas, M. (2019). Implementation of an early preventive intervention programme for child neglect: SafeCare. Psicothema, 31(4), 443–449. https://doi.org/10.7334/psicothema2019.190</t>
   </si>
   <si>
     <t>WWHV027460</t>
   </si>
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
     <t>WWHV073796</t>
   </si>
   <si>
     <t>Beachy-Quick, K., Lee, C., McConnell, L., Orsi, R., Timpe, Z., &amp; Winokur, M. (2018). SafeCare Colorado Program Evaluation Report 2014-2017. Colorado State University, Social Work Research Center, 1–77. https://earlychildhoodframework.org/reports/safecare-colorado-final-rep…</t>
   </si>
   <si>
-    <t>Indeterminate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV044227</t>
   </si>
   <si>
     <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV094412</t>
   </si>
   <si>
     <t>Bullinger, L. R., Marcus, S., Reuben, K., Whitaker, D., &amp; Self-Brown, S. (2022). Evaluating child maltreatment and family violence risk during the COVID-19 Pandemic: Using a telehealth home visiting program as a conduit to families. Infant Mental Health Journal, 43(1). https://doi.org/10.1002/imhj.21968</t>
   </si>
   <si>
     <t>WWHV029477</t>
   </si>
   <si>
     <t>Carta, J., J. B. Lefever, K. Bigelow, J. Borkowski, and S. Warren. (n.d.) “Preventing child maltreatment through a cellular-phone technology-based parenting program.” Final report prepared for the Centers for Disease Control and Prevention.</t>
   </si>
   <si>
     <t>WWHV062542</t>
@@ -173,53 +161,50 @@
   <si>
     <t>WWHV089993</t>
   </si>
   <si>
     <t>Gallitto, E., Romano, E., &amp; Whitaker, D. (2020). Investigating the impact of the SafeCare program on parenting behaviours in child welfare-involved families. Child and Adolescent Social Work Journal, 38, 115–126. https://doi.org/10.1007/s10560-020-00672-6</t>
   </si>
   <si>
     <t>WWHV089982</t>
   </si>
   <si>
     <t>Garcia, A. R., Pecora, P. J., Schnell, A. H., Burnson, C., Harris, E., &amp; Finseth, A. (2020). Technical reviewing for the family first prevention services act: Strategies and recommendations. Children and Youth Services Review, 119. https://doi.org/10.1016/j.childyouth.2020.105597</t>
   </si>
   <si>
     <t>WWHV044395</t>
   </si>
   <si>
     <t>Gardner, R., Hodson, D., Churchill, G., &amp; Cotmore, R. (2014). Transporting and implementing the SafeCare home-based programme for parents, designed to reduce and mitigate the effects of child neglect: An initial progress report. Child Abuse Review, 23(4), 297–303.</t>
   </si>
   <si>
     <t>WWHV014670</t>
   </si>
   <si>
     <t>Gershater-Molko, R. M., Lutzker, J. R., &amp; Wesch, D. (2002). Using  recidivism data to evaluate project SafeCare: Teaching bonding, safety, and health care skills to parents. Child Maltreatment, 7(3), 277-285.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062568</t>
   </si>
   <si>
     <t>Green, A. E., Trott, E., Willging, C. E., Finn, N. K., Ehrhart, M. G., &amp; Aarons, G. A. (2016). The role of collaborations in sustaining an evidence-based intervention to reduce child neglect. Child Abuse &amp; Neglect, 53, 4–16. https://doi.org/10.1016/j.chiabu.2015.11.013</t>
   </si>
   <si>
     <t>WWHV077956</t>
   </si>
   <si>
     <t>Guastaferro, K., &amp; Lutzker, J. R. (2019). A methodological review of SafeCare®. Journal of Child &amp; Family Studies, 28(12), 3268–3285. https://doi.org/10.1007/s10826-019-01531-4</t>
   </si>
   <si>
     <t>WWHV062550</t>
   </si>
   <si>
     <t>Guastaferro, K., Miller, K., Lutzker, J. R., Whitaker, D. J., Shanley Chatham, J. R., Lai, B. S., &amp; Kemner, A. (2017). Implementing a braided home-based parent-support curriculum: Lessons learned. Psychosocial Intervention, 26(3), 181–187.</t>
   </si>
   <si>
     <t>WWHV065551</t>
   </si>
   <si>
     <t>Gunderson, L. M., Willging, C. E., Trott Jaramillo, E. M., Green, A. E., Fettes, D. L., Aarons, G. A., &amp; Hecht, D. B. (2018). The good coach: Implementation and sustainment factors that affect coaching as evidence-based intervention fidelity support. Journal of Children's Services, 13(1), 1–17. https://doi.org/10.1108/JCS-09-2017-0043</t>
   </si>
   <si>
     <t>WWHV089883</t>
@@ -288,53 +273,50 @@
     <t>Rogers-Brown, J. S., Self-Brown, S., Romano, E., Weeks, E., Thompson, W. W., &amp; Whitaker, D. J. (2020). Behavior change across implementations of the SafeCare model in real world settings. Children and Youth Services Review, 117. https://doi.org/10.1016/j.childyouth.2020.105284</t>
   </si>
   <si>
     <t>WWHV089875</t>
   </si>
   <si>
     <t>Romano, E., Gallitto, E., Firth, K., &amp; Whitaker, D. (2020). Does the SafeCare parenting program impact caregiver mental health? Journal of Child &amp; Family Studies, 29(9), 2653–2665. https://doi.org/10.1007/s10826-020-01774-6</t>
   </si>
   <si>
     <t>WWHV034110</t>
   </si>
   <si>
     <t>Self-Brown, S., Frederick, K., Binder, S., Whitaker, D., Lutzker, J., Edwards, A., &amp; Blankenship, J. (2011). Examining the need for cultural adaptations to an evidence-based parent training program targeting the prevention of child maltreatment.  Children and Youth Services Review, 33, 1166-1172.</t>
   </si>
   <si>
     <t>WWHV089959</t>
   </si>
   <si>
     <t>Self-Brown, S., Reuben, K., Perry, E. W., Bullinger, L. R., Osborne, M. C., Bielecki, J., &amp; Whitaker, D.  (2020). The impact of COVID-19 on the delivery of an evidence based child maltreatment prevention program: Understanding the perspectives of SafeCare® providers. Journal of Family Violence, 37(5), 825–835. https://doi.org/10.1007/s10896-020-00217-6</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV016737</t>
   </si>
   <si>
     <t>Taban, N., &amp; Lutzker, J. R. (2001). Consumer evaluation of an ecobehavioral program for prevention and intervention of child maltreatment. Journal of Family Violence, 16(3), 323–330.</t>
   </si>
   <si>
     <t>WWHV091476</t>
   </si>
   <si>
     <t>Tiwari, A., Whitaker, D., &amp; Self-Brown, S. (2021). Comparing fidelity monitoring methods in an evidence-based parenting intervention. Journal of Children's Services, 16(2), 104–116. https://doi.org/10.1108/JCS-01-2020-0005</t>
   </si>
   <si>
     <t>WWHV078030</t>
   </si>
   <si>
     <t>Weegar, K., Moorman, J., Stenason, L., &amp; Romano, E. (2018). Perspectives on the implementation of an evidence-based neglect program within child welfare. Children &amp; Youth Services Review, 93, 474–483. https://doi.org/10.1016/j.childyouth.2018.08.035</t>
   </si>
@@ -407,52 +389,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -719,1010 +704,785 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="450.604" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...20 lines deleted...]
-      <c r="B4" t="s">
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...17 lines deleted...]
-      <c r="A7" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-      <c r="A9" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-      <c r="A11" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...17 lines deleted...]
-      <c r="A14" t="s">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...102 lines deleted...]
-      <c r="A22" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E23">
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...3 lines deleted...]
-      <c r="B24" t="s">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...88 lines deleted...]
-      <c r="B32" t="s">
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34">
+      <c r="B37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...54 lines deleted...]
-      <c r="B38" t="s">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C38" t="s">
-[...10 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B41" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B42" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
-[...20 lines deleted...]
-      <c r="B42" t="s">
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="B45" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E42">
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-[...29 lines deleted...]
-      <c r="E44">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
-[...85 lines deleted...]
-      <c r="A50" t="s">
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B53" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      <c r="A51" t="s">
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B54" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      <c r="A52" t="s">
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B55" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C52" t="s">
-[...56 lines deleted...]
-      <c r="E55">
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
         <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>