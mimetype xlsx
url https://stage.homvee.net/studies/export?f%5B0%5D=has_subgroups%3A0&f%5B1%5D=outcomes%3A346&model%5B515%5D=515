--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -12,362 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081573</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
-    <t>WWHV066180</t>
-[...2 lines deleted...]
-    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV020037</t>
+  </si>
+  <si>
+    <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
+  </si>
+  <si>
+    <t>WWHV080815</t>
+  </si>
+  <si>
+    <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV039454</t>
+  </si>
+  <si>
+    <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
+  </si>
+  <si>
+    <t>WWHV084574</t>
+  </si>
+  <si>
+    <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
+  </si>
+  <si>
+    <t>WWHV062320</t>
+  </si>
+  <si>
+    <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
+  </si>
+  <si>
+    <t>WWHV055862</t>
+  </si>
+  <si>
+    <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV056305</t>
+  </si>
+  <si>
+    <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV094364</t>
+  </si>
+  <si>
+    <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
+  </si>
+  <si>
+    <t>WWHV073853</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
+  </si>
+  <si>
+    <t>WWHV069945</t>
+  </si>
+  <si>
+    <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
-    <t>High</t>
-[...166 lines deleted...]
-  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
   </si>
   <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV069793</t>
@@ -405,62 +357,56 @@
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV095103</t>
   </si>
   <si>
     <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV058031</t>
@@ -469,53 +415,50 @@
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
   <si>
     <t>WWHV080984</t>
   </si>
   <si>
     <t>Zajac, L., Raby, K. L., &amp; Dozier, M. (2019). Sustained effects on attachment security in middle childhood: Results from a randomized clinical trial of the Attachment and Biobehavioral Catch‐up (ABC) intervention. Journal of Child Psychology and Psychiatry, 61(4), 417–424. https://doi:10.1111/jcpp.13146</t>
   </si>
@@ -534,52 +477,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -846,1214 +792,973 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...12 lines deleted...]
-      <c r="E4">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...34 lines deleted...]
-      <c r="A7" t="s">
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D62" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...158 lines deleted...]
-      <c r="E16">
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...663 lines deleted...]
-      <c r="A56" t="s">
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B65" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C56" t="s">
-[...10 lines deleted...]
-      <c r="A57" t="s">
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B66" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C57" t="s">
-[...10 lines deleted...]
-      <c r="A58" t="s">
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B67" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C58" t="s">
-[...158 lines deleted...]
-      <c r="E67">
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>