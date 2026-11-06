--- v0 (2026-06-17)
+++ v1 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -87,50 +87,59 @@
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>Family Connects</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
@@ -148,56 +157,50 @@
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
-  </si>
-[...4 lines deleted...]
-    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
@@ -758,371 +761,371 @@
       </c>
       <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E10" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E18" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>