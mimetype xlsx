--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,158 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
-    <t>WWHV040826</t>
-[...7 lines deleted...]
-  <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
@@ -183,53 +171,50 @@
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
@@ -246,90 +231,84 @@
   <si>
     <t>WWHV081810</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Anson, E., Smith, J. A., Knudtson, M. D., Miller, T., Cole, R., Hopfer, C., &amp; Conti, G. (2019). Prenatal and infancy nurse home visiting effects on mothers: 18-year follow-up of a randomized trial. Pediatrics, 144(6), 12. https://doi.org/10.1542/peds.2018-3889</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
-  </si>
-[...1 lines deleted...]
-    <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
@@ -348,52 +327,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -660,806 +642,649 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...12 lines deleted...]
-      <c r="E7">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...12 lines deleted...]
-      <c r="E8">
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...12 lines deleted...]
-      <c r="E9">
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...369 lines deleted...]
-      <c r="E31">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...12 lines deleted...]
-      <c r="E32">
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...29 lines deleted...]
-      <c r="E34">
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...51 lines deleted...]
-      <c r="A38" t="s">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B41" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C38" t="s">
-[...10 lines deleted...]
-      <c r="A39" t="s">
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B42" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D39" t="s">
-[...7 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B43" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B40" t="s">
-[...59 lines deleted...]
-      <c r="E43">
+      <c r="C43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>