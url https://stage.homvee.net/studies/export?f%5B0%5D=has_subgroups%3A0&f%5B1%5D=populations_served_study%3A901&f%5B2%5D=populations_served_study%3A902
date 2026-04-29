--- v0 (2025-10-02)
+++ v1 (2026-04-29)
@@ -140,51 +140,51 @@
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>