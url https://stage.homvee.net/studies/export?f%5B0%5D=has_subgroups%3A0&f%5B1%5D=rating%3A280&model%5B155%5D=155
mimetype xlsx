--- v0 (2026-05-22)
+++ v1 (2026-07-19)
@@ -12,379 +12,322 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
-    <t>New Forest Parenting Programme (NFPP)</t>
+    <t>WWHV094378</t>
+  </si>
+  <si>
+    <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 2.</t>
+  </si>
+  <si>
+    <t>WWHV071576</t>
+  </si>
+  <si>
+    <t>Aldrich, H., &amp; Gance-Cleveland, B. (2016). Comparing weight-for-length status of young children in two infant feeding programs. Maternal &amp; Child Health Journal, 20(12), 2518–2526.</t>
+  </si>
+  <si>
+    <t>WWHV045788</t>
+  </si>
+  <si>
+    <t>Altfeld, S. (2002). The Chicago Doula Project evaluation final report. Chicago, IL: The Ounce of Prevention Fund.</t>
+  </si>
+  <si>
+    <t>WWHV081570</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV004227</t>
+  </si>
+  <si>
+    <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). The impact on parenting and the home environment of early support to mothers with new babies. Journal of Children's Services, 1(4), 4-20.</t>
+  </si>
+  <si>
+    <t>WWHV004052</t>
+  </si>
+  <si>
+    <t>Barnes-Boyd,  C., Norr, K. F., &amp; Nacion, K. W. (2001). Promoting infant health through  home visiting by a nurse-managed community worker team. Public Health Nursing, 18(4),  225-235.</t>
+  </si>
+  <si>
+    <t>WWHV080469</t>
+  </si>
+  <si>
+    <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
+  </si>
+  <si>
+    <t>WWHV049895</t>
+  </si>
+  <si>
+    <t>Bernard, K. (2014). Neurobiology of maternal sensitivity and delight among high-risk mothers: An event-related potential study. ProQuest Dissertations &amp; Theses, 1459753664.</t>
+  </si>
+  <si>
+    <t>WWHV045810</t>
+  </si>
+  <si>
+    <t>Bernard, K., Simons, R., &amp; Dozier, M. (2015). Effects of an attachment-based intervention on child protective services-referred mothers' event-related potentials to children's emotions. Child Development, 86(6), 1673-1684.</t>
+  </si>
+  <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
-    <t>WWHV094378</t>
-[...79 lines deleted...]
-  <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
-    <t>Resource Mothers Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV081552</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B. (2003). The impact of HIPPY on school performance in third and sixth grades. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 4).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV039065</t>
   </si>
   <si>
     <t>Brickhouse, T.H., Haldiman, R.R., &amp; Evani, B. (2013). The impact of a home visiting program on children’s utilization of dental services. Pediatrics, 132(Suppl. 2) S147–S152. https://doi:10.1542/peds.2013-1021N</t>
   </si>
   <si>
-    <t>Virginia’s Comprehensive Health Investment Project (CHIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV044320</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2014). School performance in elementary, middle, and high school: A comparison of children based on HIPPY participation during the preschool years. School Community Journal, 24(2), 83–106.</t>
   </si>
   <si>
     <t>WWHV060331</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2017). Evaluating the efficacy of children participating in Home Instruction for Parents of Preschool Youngsters and Head Start. Journal of Early Childhood Research, 15(1), 61–72. https://doi.org/10.1177/1476718X15577006</t>
   </si>
   <si>
     <t>WWHV062205</t>
   </si>
   <si>
     <t>Casey, P.H., Irby, C., Withers, S., Dorsey, S., Li, J., &amp; Rettiganti, M. (2017). Home visiting and the health of preterm infants. Clinical Pediatrics, 56(9), 828-837.</t>
   </si>
   <si>
-    <t>Following Baby Back Home (FBBH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073819</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV069792</t>
   </si>
   <si>
     <t>Cassibba, R., Castoro, G., Costantino, E., Sette, G., &amp; Van IJzendoorn, M. H. (2015). Enhancing maternal sensitivity and infant attachment security with video feedback: An exploratory study in Italy. Infant Mental Health Journal, 36(1), 53–61.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080702</t>
   </si>
   <si>
     <t>Cates, K. K. (1995). Early intervention of at-risk children: Effects on academic performance (Publication No. 304169333) [Doctoral dissertation, University of Arkansas]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV073822</t>
   </si>
   <si>
     <t>Chaiyachati, B. H., Gaither, J. R., Hughes, M., Foley-Schain, K., &amp; Leventhal, J. M. (2018). Preventing child maltreatment: Examination of an established statewide home-visiting program. Child Abuse &amp; Neglect, 79, 476-484.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
     <t>WWHV095919</t>
   </si>
   <si>
     <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV045701</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. F. (2014). An evaluation of Hawaii's Healthy Start Program using child abuse hospitalization data. Journal of Family Violence, 29(8), 893-900.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV032397</t>
   </si>
   <si>
     <t>Dozier, M., Lindhiem, O., Lewis, E., Bick, J., Bernard, K., &amp; Peloso, E. (2009). Effects of a foster parent training program on young children’s attachment behaviors: Preliminary evidence from a randomized clinical trial. Child and Adolescent Social Work Journal, 26(4), 321–332. https://doi.org/10.1007/s10560-009-0165-1</t>
   </si>
   <si>
     <t>WWHV093633</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., &amp; Lamoreau, R. (2021). Effects of a home visiting program on parenting: Mediating role of intimate partner violence. Journal of Interpersonal Violence, 36(1–2), NP803-NP823. https://doi.org/10.1177/0886260517736879.</t>
   </si>
   <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV089865</t>
   </si>
   <si>
     <t>Flowers, M., Sainer, S., Stoneburner, A., &amp; Thorland, W. (2020). Education and employment outcomes in the clients of the Nurse-Family Partnership. Public Health Nursing, 37(2), 206. https://doi.org/10.1111/phn.12711</t>
   </si>
   <si>
     <t>WWHV087184</t>
   </si>
   <si>
     <t>Garnett, M., Bernard, K., Hoye, J., Zajac, L., &amp; Dozier, M. (2020). Parental sensitivity mediates the sustained effect of attachment and biobehavioral catch-up on cortisol in middle childhood: A randomized clinical trial. Psychoneuroendocrinology, 121, 10. https://doi.org/10.1016/j.psyneuen.2020.104809</t>
   </si>
   <si>
     <t>WWHV095831</t>
   </si>
   <si>
     <t>Gaudreau, C., Delgado, A., Confair-Jones, R., Flambaum, S., Hirsh-Pasek, K., Raby, K. L., Dozier, M., &amp; Golinkoff, R. M. (2024). The unanticipated side effects of an attachment intervention: Parents ask higher quality questions. Developmental Psychology, 60(3), 456–466. https://doi.org/10.1037/dev0001707</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014670</t>
   </si>
   <si>
     <t>Gershater-Molko, R. M., Lutzker, J. R., &amp; Wesch, D. (2002). Using  recidivism data to evaluate project SafeCare: Teaching bonding, safety, and health care skills to parents. Child Maltreatment, 7(3), 277-285.</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV029489</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C. A., &amp; Knights, M. V. (2012). Early Head Start intervention effects on child outcomes. Pennsylvania State University. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038834</t>
   </si>
   <si>
     <t>Green, B. L., &amp; Tarte, J. M. (2013). Healthy Families Oregon Maltreatment Prevention Report: Program Year 2010-11. Portland, OR: NPC Research.</t>
   </si>
   <si>
     <t>WWHV045789</t>
   </si>
   <si>
     <t>HealthConnect One. (2014). The perinatal revolution: New research supports the critical role community-based doula programs can play in improving maternal and child health in underserved birthing populations. Chicago, IL: Author.</t>
   </si>
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
-    <t>Nurses for Newborns®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV075056</t>
   </si>
   <si>
     <t>Lahti, M., Evans, C. B. R., Goodman, G., Schmidt, M. C., &amp; LeCroy, C. W. (2019). Parents as teachers (PAT) home-visiting intervention: A path to improved academic outcomes, school behavior, and parenting skills. Children &amp; Youth Services Review, 99, 451–460. https://doi.org/10.1016/j.childyouth.2019.01.022</t>
   </si>
   <si>
     <t>WWHV060445</t>
   </si>
   <si>
     <t>Landry, S. H., Zucker, T. A., Williams, J. M., Merz, E. C., Guttentag, C. L., &amp; Taylor, H. B. (2017). Improving school readiness of high-risk preschoolers: Combining high quality instructional strategies with responsive training for teachers and parents. Early Childhood Research Quarterly, 40, 38–51.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040783</t>
   </si>
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV016108</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates. (2004). Healthy Families Arizona: Evaluation report 2004. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV073831</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2018). Parents as Teachers home visiting intervention: a quasi-experimental evaluation of academic outcomes, school behavior, and parenting skills. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV095819</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2024). Parents as Teachers Randomized Control Trial in Arizona: 6- and 12-Month Outcomes Report. Tucson, AZ. https://www.lecroymilligan.com/_files/ugd/4d0a9d_3729c8f41ef34a2d9dfeb8…</t>
   </si>
   <si>
     <t>WWHV095820</t>
@@ -443,255 +386,234 @@
   <si>
     <t>WWHV094394</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 1.] Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095823</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV013514</t>
   </si>
   <si>
     <t>Nagle, G. A. (2002). Maternal participation, depression and partner violence in a state run child abuse prevention program: Louisiana nurse home visitation, 1999–2002. Tulane University; 0235 (Advisor: Chair Janet Rice). Dissertation Abstracts International, 63 (10B), 210–4590. (AAI3069249).</t>
   </si>
   <si>
     <t>WWHV076600</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2020). The effects of the home instruction for parents of preschool youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research, 46(5), 726–739.</t>
   </si>
   <si>
     <t>WWHV016199</t>
   </si>
   <si>
     <t>Niederman, L. G. (2007). Healthy Steps for Young Children Program in  pediatric residency training: Impact on primary care outcomes.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV075439</t>
   </si>
   <si>
     <t>Nievar, A., Brown, A. L., Nathans, L., Chen, Q., &amp; Martinez-Cantu, V. (2018). Home visiting among inner-city families: Links to early academic achievement. Early Education and Development, 29(8), 1115–1128. https://doi.org/10.1080/10409289.2018.1506229</t>
   </si>
   <si>
     <t>WWHV095220</t>
   </si>
   <si>
     <t>Pais, J., &amp; Sexer, L. P. (2023). The effectiveness of a Parents as Teachers home visitation program on school readiness: An application of Complier Average Causal Effect analysis. Journal of Evidence-Based Social Work, 20(5). https://doi.org/10.1080/26408066.2023.2201233</t>
   </si>
   <si>
     <t>WWHV026012</t>
   </si>
   <si>
     <t>Pfannenstiel, J., Yarnell, V., &amp; Seltzer, D. (2006). Family and Child Education program (FACE): Impact study report. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV073807</t>
   </si>
   <si>
     <t>Raby, K. L., Freedman, E., Yarger, H. A., Lind, T., &amp; Dozier, M. (2018). Enhancing the language development of toddlers in foster care by promoting foster parents' sensitivity: Results from a randomized controlled trial. Developmental Science, https://doi.org/10.1111/desc.12753.</t>
   </si>
   <si>
     <t>WWHV089834</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095889</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV062202</t>
   </si>
   <si>
     <t>Raikes, H., Chazan-Cohen, R., &amp; Jones Harden, B. (2018). Early Steps to School Success: Summary of preliminary evaluation results, January 2018. Report submitted to HomVEE in January 2018.</t>
   </si>
   <si>
-    <t>Early Steps to School Success™-Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073817</t>
   </si>
   <si>
     <t>Raikes, H., Jones Harden, B., Chazan-Cohen, R., Nord, J., Deming, J., Esteraich, J., &amp; Drouin Duncan, A. (2018). Early Steps to School Success program evaluation: A rural community-wide approach. Unpublished manuscript submitted to HomVEE in January 2019.</t>
   </si>
   <si>
     <t>WWHV014481</t>
   </si>
   <si>
     <t>Raikes, H., Roggman, L., Peterson, C.,  Constantine, J., Brooks-Gunn, J., &amp; Chazan-Cohen, R. (2003). Theories of  change and outcomes in Early Head Start home-based programs. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV064322</t>
   </si>
   <si>
     <t>Ratcliff, A. C. (2016). Early experiences and the effect on kindergarten screening (Doctoral dissertation, Southwest Baptist University).</t>
   </si>
   <si>
     <t>WWHV058173</t>
   </si>
   <si>
     <t>Reuben, J. D., Shaw, D. S., Brennan, L. M., Dishion, T. J., &amp; Wilson, M. N. (2015). A family-based intervention for improving children’s emotional problems through effects on maternal depressive symptoms. Journal of Consulting and Clinical Psychology, 83(6), 1142.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV081697</t>
   </si>
   <si>
     <t>Segal, L., Nguyen, H., Gent, D., Hampton, C., &amp; Boffa, J. (2018). Child protection outcomes of the Australian Nurse Family Partnership Program for Aboriginal infants and their mothers in central Australia. PloS One, 13(12), 1–12. https://doi.org/10.1371/journal.pone.0208764</t>
   </si>
   <si>
     <t>WWHV095089</t>
   </si>
   <si>
     <t>Shin, S.H. &amp; Choi, C. (2023). Improving birth outcomes among low-income families: The effect of a home visiting intervention. Clinical Pediatrics, 62(11), 1375–1379. https://doi:10.1177/00099228231158367</t>
   </si>
   <si>
     <t>WWHV058128</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Moore, K. J., Shaw, D. S., &amp; Wilson, M. N. (2013). Effects of video feedback on early coercive parent–child interactions: The intervening role of caregivers’ relational schemas. Journal of Clinical Child &amp; Adolescent Psychology, 42(3), 405–417.</t>
   </si>
   <si>
     <t>WWHV087562</t>
   </si>
   <si>
     <t>Smith, J. D., Wakschlag, L., Krogh-Jespersen, S., Walkup, J. T., Wilson, M. N., Dishion, T. J., &amp; Shaw, D. S. (2019). Dysregulated irritability as a window on young children's psychiatric risk: Transdiagnostic effects via the Family Check-Up. Development and Psychopathology, 31(5), 1887–1899.</t>
   </si>
   <si>
     <t>WWHV065004</t>
   </si>
   <si>
     <t>Sonuga-Barke, E. J., Barton, J., Daley, D., Hutchings, J., Maishman, T., Raftery, J., Stanton, L., Laver-Bradbury, C., Chorozoglou, M., Coghill, D., Little, L., Ruddock, M., Radford, M., Yao, G.L., Lee, L., Gould, L., Shipway, L., Markomichali, P., McGuirk, J., Lowe, M., Perez, E., Lockwood, J., &amp; Thompson, M. J. (2018). A comparison of the clinical effectiveness and cost of specialised individually delivered parent training for preschool attention-deficit/hyperactivity disorder and a generic, group-based programme: a multi-centre, randomised controlled trial of the New Forest Parenting Programme versus Incredible Years. European Child &amp; Adolescent Psychiatry, 27(6), 797–809. Study 2.</t>
   </si>
   <si>
     <t>WWHV094376</t>
   </si>
   <si>
     <t>Sonuga-Barke, E. J., Barton, J., Daley, D., Hutchings, J., Maishman, T., Raftery, J., Stanton, L., Laver-Bradbury, C., Chorozoglou, M., Coghill, D., Little, L., Ruddock, M., Radford, M., Yao, G.L., Lee, L., Gould, L., Shipway, L., Markomichali, P., McGuirk, J., Lowe, M., Perez, E., Lockwood, J., &amp; Thompson, M. J. (2018). A comparison of the clinical effectiveness and cost of specialised individually delivered parent training for preschool attention-deficit/hyperactivity disorder and a generic, group-based programme: a multi-centre, randomised controlled trial of the New Forest Parenting Programme versus Incredible Years. European Child &amp; Adolescent Psychiatry, 27(6), 797-809. Study 1. </t>
   </si>
   <si>
     <t>WWHV038634</t>
   </si>
   <si>
     <t>Sutherland, K. A. (2009). The impact of early childhood programs on student achievement. (Ed.D., Lindenwood University). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV028736</t>
   </si>
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Watson, L. F., Gold, L., &amp; Lumley, J. A. (2011). Mothers’ AdvocateS in the community (MOSAIC)- non-professional mentor support to reduce intimate partner violence and depression in mothers: A cluster randomized trial in primary care. BMC Public Health, 11(178).</t>
   </si>
   <si>
-    <t>Mothers’ Advocates in the Community (MOSAIC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV060786</t>
   </si>
   <si>
     <t>Thorland, W., &amp; Currie, D. (2017). Status of birth outcomes in clients of the Nurse-Family Partnership. Maternal &amp; Child Health Journal, 21(5), 995–1001.</t>
   </si>
   <si>
     <t>WWHV060787</t>
   </si>
   <si>
     <t>Thorland, W., Currie, D., Wiegand, E., Walsh, J., &amp; Mader, N. (2017). Status of breastfeeding and child immunization outcomes in clients of the Nurse-Family Partnership. Maternal &amp; Child Health Journal, 21(3), 439–445.</t>
   </si>
   <si>
     <t>WWHV063054</t>
   </si>
   <si>
     <t>Tsivos, Z. L., Calam, R., Sanders, M. R., &amp; Wittkowski, A. (2015). A pilot randomised controlled trial to evaluate the feasibility and acceptability of the Baby Triple P Positive Parenting Programme in mothers with postnatal depression. Clinical Child Psychology and Psychiatry, 20(4), 532–554.</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095827</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Korom, M., Tabachnick, A. R., Pine, D. S., &amp; Dozier, M. (2024). A randomized controlled trial of a parenting intervention during infancy alters amygdala-prefrontal circuitry in middle childhood. Journal of American Academy of Child and Adolescent Psychiatry, 63(1), 29-38. https://doi.org/10.1016/j.jaac.2023.06.015 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095845</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Korom, M., Tabachnick, A. R., Pine, D. S., &amp; Dozier, M. (2024). A randomized controlled trial of a parenting intervention during infancy alters amygdala-prefrontal circuitry in middle childhood. Journal of American Academy of Child and Adolescent Psychiatry, 63(1), 29-38. https://doi.org/10.1016/j.jaac.2023.06.015 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV087228</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Tabachnick, A. R., &amp; Dozier, M. (2020). Early parenting intervention effects on brain responses to maternal cues among high-risk children. American Journal of Psychiatry, 177(9), 818-826. https://doi.org/10.1176/appi.ajp.2020.20010011 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095844</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Tabachnick, A. R., &amp; Dozier, M. (2020). Early parenting intervention effects on brain responses to maternal cues among high-risk children. American Journal of Psychiatry, 177(9), 818-826. https://doi.org/10.1176/appi.ajp.2020.20010011 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV095830</t>
   </si>
   <si>
     <t>Wang, Y., &amp; Sturmfels, N. (2023). Exploring Employment and Education Outcomes for Caregivers Participating in Parents as Teachers: Home Visiting Outcomes Analysis Results. Arlington, VA: James Bell Associates. https://parentsasteachers.org/wp-content/uploads/2023/05/Employment-and…</t>
   </si>
   <si>
     <t>WWHV046857</t>
   </si>
   <si>
     <t>Wen, L. M., De Domenico, M., Elliott, D., Bindon, J., &amp; Rissel, C. (2009). Evaluation of a feasibility study addressing risk factors for childhood obesity through home visits. Journal of Paediatrics and Child Health, 45(10), 577-581.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV016720</t>
   </si>
   <si>
     <t>Wesch, D., &amp; Lutzker, J. R. (1991). A comprehensive 5-year evaluation of project 12-ways: An ecobehavioral program for treating and preventing child abuse neglect. Journal of Family Violence, 6(1), 17-35.</t>
   </si>
   <si>
     <t>WWHV073820</t>
   </si>
   <si>
     <t>Whitaker DJ, Hayat M, Weeks E, Zahidi R, Self-Brown S, &amp; Willging C. (2020). Implementing and Evaluating a Program to Support Positive Parenting Behaviors. Patient-Centered Outcomes Research Institute (PCORI). https://doi.org/10.25302/05.2020.CER.140921178</t>
   </si>
   <si>
     <t>WWHV044489</t>
   </si>
   <si>
     <t>Yun, K., Chesnokova, A., Matone, M., Luan, X., Localio, A. R., &amp; Rubin, D. M. (2014). Effect of maternal-child home visitation on pregnancy spacing for first-time Latina mothers. American Journal of Public Health, 104, S152-S158.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -704,52 +626,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1016,1656 +941,1287 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" t="s">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...34 lines deleted...]
-      <c r="A6" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...29 lines deleted...]
-      <c r="E9">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-      <c r="A10" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
-[...42 lines deleted...]
-      <c r="E12">
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...97 lines deleted...]
-      <c r="E18">
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...12 lines deleted...]
-      <c r="E19">
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...836 lines deleted...]
-      <c r="B69" t="s">
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C69" t="s">
+      <c r="B80" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D69" t="s">
-[...7 lines deleted...]
-      <c r="A70" t="s">
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B81" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C70" t="s">
-[...10 lines deleted...]
-      <c r="A71" t="s">
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B82" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B83" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B84" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D73" t="s">
-[...7 lines deleted...]
-      <c r="A74" t="s">
+      <c r="B85" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C74" t="s">
-[...10 lines deleted...]
-      <c r="A75" t="s">
+      <c r="B86" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C75" t="s">
-[...10 lines deleted...]
-      <c r="A76" t="s">
+      <c r="B87" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C76" t="s">
-[...10 lines deleted...]
-      <c r="A77" t="s">
+      <c r="B88" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C77" t="s">
-[...10 lines deleted...]
-      <c r="A78" t="s">
+      <c r="B89" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C78" t="s">
-[...10 lines deleted...]
-      <c r="A79" t="s">
+      <c r="B90" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C79" t="s">
-[...10 lines deleted...]
-      <c r="A80" t="s">
+      <c r="B91" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C80" t="s">
-[...10 lines deleted...]
-      <c r="A81" t="s">
+      <c r="B92" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C81" t="s">
+      <c r="B93" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D81" t="s">
-[...206 lines deleted...]
-      <c r="E93">
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>