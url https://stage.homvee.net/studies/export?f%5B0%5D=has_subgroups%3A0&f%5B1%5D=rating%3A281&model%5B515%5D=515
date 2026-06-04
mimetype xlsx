--- v0 (2025-10-13)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
@@ -98,50 +98,59 @@
   <si>
     <t>WWHV004250</t>
   </si>
   <si>
     <t>Barnes, J., Senior, R., &amp; MacPherson, K. (2009). The utility of volunteer home-visiting support to prevent maternal depression in the first year of life. Child: Care, Health &amp; Development, 35(6), 807-816.</t>
   </si>
   <si>
     <t>Home-Start</t>
   </si>
   <si>
     <t>WWHV062490</t>
   </si>
   <si>
     <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV027460</t>
   </si>
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV064564</t>
   </si>
   <si>
     <t>Batz Herrera, S. R. (2016). Effects of ePALS on Latıno/Hispanic mother-child interactions and shared book reading. (Doctoral thesis, University of Oregon).</t>
   </si>
   <si>
     <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV078961</t>
   </si>
   <si>
     <t>Beeber, L. S., Chazan-Cohen, R., Squires, J., Jones Harden, B., Boris, N. W., Heller, S. S., &amp; Malik, N. M. (2007). The Early Promotion and Intervention Research Consortium (E-PIRC): Five approaches to improving infant/toddler mental health in Early Head Start. Infant Mental Health Journal, 28(2), 130–150. https://doi.org/10.1002/imhj.20126</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option, Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
   </si>
   <si>
     <t>WWHV044189</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Holditch-Davis, D., Canuso, R., Lewis, V., &amp; Matsuda, Y. (2014). Interpersonal psychotherapy with a parenting enhancement adapted for in-home delivery in Early Head Start. Zero to Three, 34(5), 35–44. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4662263/</t>
   </si>
   <si>
     <t>WWHV094914</t>
@@ -149,110 +158,138 @@
   <si>
     <t>Bergsund, H. B., Kullerud, T. N., Kråkenes, C. A., Drozd, F., Wentzel‐Larsen, T., Moe, V., &amp; Jacobsen, H. (2022). Transporting attachment and biobehavioral catch‐up to Norwegian child welfare services: A feasibility study. International Journal of Social Welfare, 32(2), 221-229. https://doi.org/10.1111/ijsw.12556</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV045867</t>
   </si>
   <si>
     <t>Brophy-Herb, H., Schiffman, R., McKelvey, L., Cunningham-DeLuca, M., &amp; Hawver, M. (2001). Quality improvement: Lessons learned from an infant mental health-based Early Head Start program. Infants &amp; Young Children, 14(2), 77–85. https://doi.org/10.1097/00001163-200114020-00009</t>
   </si>
   <si>
     <t>WWHV094412</t>
   </si>
   <si>
     <t>Bullinger, L. R., Marcus, S., Reuben, K., Whitaker, D., &amp; Self-Brown, S. (2022). Evaluating child maltreatment and family violence risk during the COVID-19 Pandemic: Using a telehealth home visiting program as a conduit to families. Infant Mental Health Journal, 43(1). https://doi.org/10.1002/imhj.21968</t>
   </si>
   <si>
     <t>WWHV095129</t>
   </si>
   <si>
     <t>Burruss-Cousins, K. M. (2022). The interplay of home visitors’ personal and professional identities in effectively screening and supporting women around sensitive topics [Doctoral dissertation, University of Maryland, Baltimore]. UMB Digital Archive. https://archive.hshsl.umaryland.edu/bitstream/handle/10713/19142/Burrus…</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV087598</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Jia, F., Walker, D., Schneider, N., Larson, A. L., Valdovinos, M., &amp; McConnell, S. R. (2020). Technology to guide data-driven intervention decisions: Effects on language growth of young children at risk for language delay. Exceptional Children, 87(1), 74–91. https://doi.org/10.1177/0014402920938003</t>
   </si>
   <si>
     <t>WWHV065622</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Jia, F., Schnitz, A. G., Higgins, S., Motagna, D., &amp; Muehe, C. (2018). Web-based support for data-based decision making: Effect of intervention implementation on infant–toddler communication. Journal of Early Intervention, 40(3), 246–267. https://doi.org/10.1177/1053815118788059</t>
   </si>
   <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV029477</t>
   </si>
   <si>
     <t>Carta, J., J. B. Lefever, K. Bigelow, J. Borkowski, and S. Warren. (n.d.) “Preventing child maltreatment through a cellular-phone technology-based parenting program.” Final report prepared for the Centers for Disease Control and Prevention.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV081588</t>
   </si>
   <si>
     <t>Chen, W., Spiker, D., Wei, X., Gaylor, E., Schachner, A., &amp; Hudson, L. (2019). Who gets what? Describing the non-supervisory training and supports received by home visiting staff members and its relationship with turnover. American Journal of Community Psychology, 63(3), 298–311. https://doi.org/10.1002/ajcp.12331</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV077365</t>
   </si>
   <si>
     <t>Clearfield, M. W. (2019). Play for Success: An intervention to boost object exploration in infants from low-income households.  Infant Behavior and Development, 55, 112–122. https://doi.org/10.1016/j.infbeh.2019.03.001</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV016884</t>
   </si>
   <si>
     <t>Cordon, I. M., Lutzker, J. R., Bigelow, K. M., &amp; Doctor, R. M. (1998). Evaluating Spanish protocols for teaching bonding, home safety, and health care skills to a mother reported for child abuse. Journal of Behavior Therapy and Experimental Psychiatry, 29(1), 41–54.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV078418</t>
   </si>
   <si>
     <t>Damashek, A., Doughty, D., Ware, L., &amp; Silovsky, J. (2011). Predictors of client engagement and attrition in home-based child maltreatment prevention services. Child Maltreatment, 16(1), 9–20. http://doi.org/10.1177/1077559510388507</t>
   </si>
   <si>
     <t>WWHV014501</t>
   </si>
   <si>
     <t>Deater-Deckard, K., &amp; Haldiman, R.R. (n.d.). Child Health Investment Partnership (CHIP) home-visiting asthma case management program: Preliminary results. Unpublished manuscript.</t>
@@ -413,131 +450,185 @@
   <si>
     <t>WWHV064579</t>
   </si>
   <si>
     <t>Guttentag, C. L. (2014). Using live coaching and video feedback to teach responsive parenting skills: Experience from the PALS project. Journal of Applied Research on Children, 5(1), article 5.</t>
   </si>
   <si>
     <t>WWHV087287</t>
   </si>
   <si>
     <t>Haber, J. (2020). Promoting oral health for mothers and children: A nurse home visitor education program. Pediatric Nursing, 46(2), 70–76. https://nursing.nyu.edu/sites/default/files/inline-files/Pediatric_Nurs…</t>
   </si>
   <si>
     <t>WWHV089883</t>
   </si>
   <si>
     <t>Haine-Schlagel, R., Fettes, D. L., Finn, N., Hurlburt, M., &amp; Aarons, G. A. (2020). Parent and caregiver active participation toolkit (PACT): Adaptation for a home visitation program. Journal of Child &amp; Family Studies, 29(1), 29–43. https://doi.org/10.1007/s10826-019-01659-3</t>
   </si>
   <si>
     <t>WWHV075115</t>
   </si>
   <si>
     <t>Haire-Joshu, D., Schwarz, C. D., Cahill, A. G., Woolfolk, C. L., Moley, K., Stein, R. I., Klein, S., Todd Cade, W., Mathur, A., Schechtman, K. B., Haire-Joshu, D., &amp; Cade, W. T. (2019). Randomized controlled trial of home-based lifestyle therapy on postpartum weight in underserved women with overweight or obesity. Obesity, 27(4), 535–541. https://doi.org/10.1002/oby.22413</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV079151</t>
   </si>
   <si>
     <t>Hancock, C. L. (2019). Decision-making by families and home visitors during Early Head Start home visits. [Doctoral dissertation, University of Kansas]. https://kuscholarworks.ku.edu/handle/1808/31532</t>
   </si>
   <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV079095</t>
   </si>
   <si>
     <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
   </si>
   <si>
     <t>WWHV095839</t>
   </si>
   <si>
     <t>Hass-Wisecup, A., Kenny, E., &amp; Adams-Derousse, K. (2021). The Value of Fathering for Incarcerated Offenders: Implementing the "Parents as Teachers" Curriculum in Greene County, Missouri. International Journal of Social Science Studies, 9(4). https://doi.org/10.11114/ijsss.v9i4.5276</t>
   </si>
   <si>
     <t>WWHV094686</t>
   </si>
   <si>
     <t>Henk, J., McEnry, C., &amp; Traube, D. (2022) Engaging families with virtual home visiting during the COVID-19 Pandemic: Innovations in supporting home visitors and building relationships with families [Presentation Poster]. National Research Conference on Early Childhood, Washington D.C, United States.</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV094824</t>
   </si>
   <si>
     <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV072719</t>
   </si>
   <si>
     <t>Holland, M. L., Groth, S. W., Smith, J. A., Meng, Y., &amp; Kitzman, H. (2018). Low birthweight in second children after nurse home visiting. Journal of Perinatology, 38(12), 1610–1619.</t>
   </si>
   <si>
     <t>WWHV081499</t>
   </si>
   <si>
     <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
   </si>
   <si>
     <t>WWHV078049</t>
   </si>
   <si>
     <t>Hubel, G. S., Rostad, W. L., Self-Brown, S., &amp; Moreland, A. D. (2018). Service needs of adolescent parents in child welfare: Is an evidence-based, structured, in-home behavioral parent training protocol effective? Child Abuse &amp; Neglect, 79, 203–212. https://doi.org/10.1016/j.chiabu.2018.02.005</t>
   </si>
   <si>
     <t>WWHV078995</t>
   </si>
   <si>
     <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV065169</t>
   </si>
   <si>
     <t>Iruka, I. U., Brown, D., Jerald, J., &amp; Blitch, K. (2018). Early Steps to School Success (ESSS): Examining pathways linking home visiting and language outcomes. Child &amp; Youth Care Forum, 47(2), 283–301.</t>
   </si>
   <si>
     <t>Early Steps to School Success™-Home Visiting</t>
   </si>
   <si>
     <t>WWHV078982</t>
   </si>
   <si>
     <t>Izumi, B. T., Eckhardt, C. L., Wilson, D. P., &amp; Cahill, J. (2016). A cooking intervention to increase vegetable consumption by parents with children enrolled in an Early Head Start home visiting program: A pilot study in Portland, Oregon, 2013-2014. Preventing Chronic Disease, 13, E174. https://doi.org/10.5888/pcd13.160259</t>
   </si>
   <si>
     <t>WWHV029482</t>
   </si>
   <si>
     <t>Jeon, H., Peterson, C., &amp; DeCoster, J. (2013). Parent-child interaction, task-oriented regulation, and cognitive development in toddlers facing developmental risks. Journal of Applied Developmental Psychology, 34(6): 257-267. https://doi.org/10.1016/j.appdev.2013.08.002</t>
   </si>
   <si>
     <t>WWHV003737</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Anderson, M. L., Tyll, L. T., &amp; Thompson, R. S.  (2006). Healthy Steps in an integrated delivery system: Child and parent  outcomes at 30 months. Archives of  Pediatrics &amp; Adolescent Medicine, 160(8), 793–800.</t>
@@ -551,80 +642,104 @@
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Tyll, L. T., Barlow, W. E., &amp; Thompson, R. S.  (2004). Expanding developmental and behavioral services for newborns in primary  care: Effects on parental well-being, practice, and satisfaction. American Journal of Preventative Medicine,  26(4), 356–366.</t>
   </si>
   <si>
     <t>WWHV087395</t>
   </si>
   <si>
     <t>Jones, A. M., Carter-Harris, L., Stiffler, D., Macy, J. T., Staten, L. K., &amp; Shieh, C. (2020). Smoking status and symptoms of depression during and after pregnancy among low-income women. Journal of Obstetric, Gynecologic &amp; Neonatal Nursing, 49(4), 361–372. https://doi.org/10.1016/j.jogn.2020.05.006</t>
   </si>
   <si>
     <t>WWHV093695</t>
   </si>
   <si>
     <t>Kapp, J. M., Hall, B., &amp; Kemner, A. (2020). Collecting early childhood obesity measurements through a home visiting program: A proof-of-concept study. Preventing Chronic Disease, 17, E169.</t>
   </si>
   <si>
     <t>WWHV095864</t>
   </si>
   <si>
     <t>Kash, B., Tan, D., Tittle, K., &amp; Tomaszewski, L. (2016). The pediatric medical home: What do evidence-based models look like? The American Journal of Accountable Care, 4(2).</t>
   </si>
   <si>
     <t>Building Healthy Children (BHC)</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV087352</t>
   </si>
   <si>
     <t>Knight, C. C., Selleck, C. S., Wakefield, R., Horton, J. E., Wilson, M. E., &amp; Harper, D. C. (2020). Development of an academic practice partnership to improve maternal child health. Journal of Professional Nursing, 36(3), 116–122. https://doi.org/10.1016/j.profnurs.2019.10.003</t>
   </si>
   <si>
     <t>WWHV046195</t>
   </si>
   <si>
     <t>Knoche, L. L. (2013). Implementation of Getting Ready: A relationship-focused intervention to support parent engagement, birth to 5. In T. Halle, A. Metz, &amp; I. Martinez-Beck (Eds.), Applying Implementation Science in Early Childhood Programs and Systems (pp. 117–137). Paul H Brookes Publishing Co. https://psycnet.apa.org/record/2013-17206-006</t>
   </si>
   <si>
     <t>WWHV026186</t>
   </si>
   <si>
     <t>Knoche, L. L., Sheridan, S. M., Edwards, C. P., &amp; Osborn, A. Q. (2010). Implementation of a relationship-based school readiness intervention: A multidimensional approach to fidelity measurement for early childhood. Early Childhood Research Quarterly, 25(3), 299–313. https://doi.org/10.1016/j.ecresq.2009.05.003</t>
   </si>
   <si>
     <t>WWHV082528</t>
   </si>
   <si>
     <t>Knutsen, S. M. (2018). The effect of book provision on family shared reading patterns among women participating in the Nurse-Family Partnership [Doctoral dissertation, Seattle Pacific University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/effect-book-provision-on-…</t>
   </si>
   <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
   </si>
   <si>
     <t>WWHV079162</t>
   </si>
   <si>
     <t>Lane, V. J. (2005). Emotional labor in early intervention [Doctoral dissertation, University of Missouri—Columbia]. https://www.proquest.com/dissertations-theses/emotional-labor-early-int…</t>
   </si>
   <si>
     <t>WWHV033983</t>
   </si>
   <si>
     <t>Lane, V. (2011). The emotional labor of Early Head Start home visiting. Zero to Three, 32(1), 30–36.</t>
@@ -656,200 +771,269 @@
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
     <t>WWHV095821</t>
   </si>
   <si>
     <t>Maguire-Jack, K., Park, Y., Chang, O.D. et al. (2024). Findings from the Michigan EITC Access Project: ACEs Prevention Through Economic Intervention. Child and Adolescent Social Work Journal, 1-10. https://doi.org/10.1007/s10560-024-00971-2</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
     <t>WWHV091005</t>
   </si>
   <si>
     <t>McConnell, M. A., Zhou, R. A., Martin, M. W., Gourevitch, R. A., Steenland, M., Bates, M. A., Zera, C., Hacker, M., Chien, A., &amp; Baicker, K. (2020). Protocol for a randomized controlled trial evaluating the impact of the Nurse-Family Partnership's home visiting program in South Carolina on maternal and child health outcomes. Trials, 21, 1–21. https://doi.org/10.1186/s13063-020-04916-9</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV095840</t>
   </si>
   <si>
     <t>Miles, E., Bose, S. &amp; Sandstrom, H. (2023). Building on Strengths: Reaching Unhoused Families With Home Visiting Parent Support Programs, Urban Institute. United States of America.</t>
   </si>
   <si>
     <t>WWHV094479</t>
   </si>
   <si>
     <t>Miles, E. M., "What Works for Whom" in Family Support Programs: Leveraging Administrative Data to Improve Precision Matching" (2022). Electronic Theses and Dissertations. 2141. https://digitalcommons.du.edu/etd/2141</t>
   </si>
   <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV075199</t>
   </si>
   <si>
     <t>Morshed, A. B., Tabak, R. G., Schwarz, C. D., &amp; Haire-Joshu, D. (2019). The impact of a healthy weight intervention embedded in a home-visiting program on children's weight and mothers' feeding practices. Journal of Nutrition Education &amp; Behavior, 51(2), 237–244. https://doi.org/10.1016/j.jneb.2018.09.001</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
     <t>WWHV087456</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting self-regulation skills and healthy eating habits in Early Head Start (NCT03958214). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/NCT03958214</t>
   </si>
   <si>
     <t>WWHV087454</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting healthy development with the Recipe 4 Success intervention (NCT03976089). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/nct03976089</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV095910</t>
   </si>
   <si>
     <t>Neuhauser, A., Schaub, S., Ramseier, E., Kalkusch, I., Rodcharoen, P., Eberli, R., Burkhardt, S. C. A., Villiger, A., Lanfranchi, A., &amp; Klaver, P. (2024). Förderung ab Geburt: Zürcher Equity Präventionsprojekt Elternbeteiligung und Integration ZEPPELIN 5-6.  https://doi.org/10.48573/2h3q-5e83</t>
   </si>
   <si>
     <t>WWHV094639</t>
   </si>
   <si>
     <t>Nix, R. L., Francis, L. A., Feinberg, M. E., Gill, S., Jones, D. E., Hostetler, M. L., &amp; Stifter, C. A. (2021). Improving toddlers’ healthy eating habits and self-regulation: A randomized controlled trial. Pediatrics, 147(1). https://doi.org/10.1542/peds.2019-3326</t>
   </si>
   <si>
     <t>WWHV094638</t>
   </si>
   <si>
     <t>Nix, R. L., Gil, S., Hostetler, M. L., Feinberg, M. E., Francis, L. A., Stifter, C. A., McNeil, C. B., Kidder, S. M., Jones, D. E., Park, Y. R., Kim, C. N., Engbretson, A. G., Braaten, S. M., &amp; Tamkin, V. L. (2022). Promoting toddlers’ self-regulation and healthy eating habits among families living in poverty: A randomized controlled trial of Recipe 4 Success. Child Development, 95(2), 352–367. https://doi.org/10.1111/cdev.14006</t>
   </si>
   <si>
     <t>WWHV089879</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., Zeira, A., &amp; Mazursky, N. (2020). Evaluating SafeCare® in Israel: Benefits for the families. Child &amp; Family Social Work, 25(3), 665–673. https://doi.org/10.1111/cfs.12741</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
     <t>WWHV087205</t>
   </si>
   <si>
     <t>Palmer Molina, A., Traube, D. E., &amp; Kemner, A. (2020). Addressing maternal mental health to increase participation in home visiting. Children &amp; Youth Services Review, 113(105025). https://doi.org/10.1016/j.childyouth.2020.105025</t>
   </si>
   <si>
     <t>WWHV078974</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love, J. M., &amp; Raikes, H. H. (2002). Understanding implementation in Early Head Start programs: Implications for policy and practice. Infant Mental Health Journal, 23(1), 14–35. https://doi.org/10.1002/imhj.10001</t>
   </si>
   <si>
     <t>WWHV095824</t>
   </si>
   <si>
     <t>Raby, K. L., Bernard, K., Gordon, M. K., &amp; Dozier, M. (2020). Enhancing diurnal cortisol regulation among young children adopted internationally. Development and Psychopathology, 32(5), 1657-1668.</t>
   </si>
   <si>
     <t>WWHV078906</t>
   </si>
   <si>
     <t>Raikes, H. H., &amp; Love, J. M. (2002). Early Head Start: A dynamic new program for infants and toddlers and their families. Infant Mental Health Journal, 23(1), 1–13. https://doi.org/10.1002/imhj.10000</t>
   </si>
   <si>
     <t>WWHV078937</t>
   </si>
   <si>
     <t>Raikes, H. H., Vogel, C., &amp; Love, J. M. (2013). Family subgroups and impacts at ages 2, 3, and 5: Variability by race/ethnicity and demographic risk. Monographs of the Society for Research in Child Development, 78(1), 64–92.  https://www.jstor.org/stable/23361873</t>
   </si>
   <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
+  </si>
+  <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
     <t>WWHV094685</t>
   </si>
   <si>
     <t>Rau, A., McEnery, C., &amp; Henk, J. (2022) Learnings from Connect Texas [Preliminary Draft].</t>
   </si>
   <si>
     <t>WWHV094684</t>
   </si>
   <si>
     <t>Rau, A., Traube, D., Hunt-O’Brien, D., &amp; Kemner, A. (2020). A programmatic study, Parents as Teachers and University of Southern California Virtual Home Visiting Pilot. Parents as Teachers. https://parentsasteachers.org/virtual-service-delivery</t>
   </si>
   <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
+  </si>
+  <si>
     <t>WWHV095841</t>
   </si>
   <si>
     <t>Rodcharoen, P., Neuhauser, A., Kalkusch, I., Schaub, S., Lanfranchi, A., Klaver, P., &amp; Oeri, N. (2024). Behavioral self-regulation development in at-risk families: the role of family resources. Early Child Development and Care,194(11-12), 1123–1137.https://doi.org/10.1080/03004430.2024.2404001</t>
   </si>
   <si>
     <t>WWHV089983</t>
   </si>
   <si>
     <t>Rogers-Brown, J. S., Self-Brown, S., Romano, E., Weeks, E., Thompson, W. W., &amp; Whitaker, D. J. (2020). Behavior change across implementations of the SafeCare model in real world settings. Children and Youth Services Review, 117. https://doi.org/10.1016/j.childyouth.2020.105284</t>
   </si>
   <si>
     <t>WWHV078965</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V. K., Boyce, L. K., Olson, T. L., Christiansen, K., &amp; Peterson, C. A. (2019). The Home Visit Rating Scales: Revised, restructured, and revalidated. Infant Mental Health Journal, 40(3), 315–330. https://doi.org/10.1002/imhj.21781</t>
   </si>
   <si>
     <t>WWHV089875</t>
   </si>
   <si>
     <t>Romano, E., Gallitto, E., Firth, K., &amp; Whitaker, D. (2020). Does the SafeCare parenting program impact caregiver mental health? Journal of Child &amp; Family Studies, 29(9), 2653–2665. https://doi.org/10.1007/s10826-020-01774-6</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV043928</t>
   </si>
   <si>
     <t>Sanders, M. R. (1982). The generalization of parent responding to community settings: The effects of instructions, plus feedback, and self-management training. Behavioural and Cognitive Psychotherapy, 10(03), 273-287.</t>
   </si>
   <si>
     <t>Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV014540</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Dadds, M. R. (1982). The effects of planned activities and child management procedures in parent training: An analysis of setting generality. Behavior Therapy, 13, 452-461.</t>
   </si>
   <si>
     <t>WWHV014538</t>
   </si>
   <si>
     <t>Sanders, M. R. &amp; Glynn, T. (1981). Training parents in behavioral self-management: An analysis of generalization and maintenance. Journal of Applied Behavior Analysis, 14(3), 223-223.</t>
   </si>
   <si>
     <t>WWHV043929</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Plant, K. (1989). Programming for generalization to high and low risk parenting situations in families with oppositional developmentally disabled preschoolers. Behavior Modification, 13(3), 283-305. https://doi.org/10.1177/01454455890133001</t>
@@ -870,50 +1054,56 @@
     <t>WWHV094789</t>
   </si>
   <si>
     <t>Schein, S. S., Roben, C. K. P., Costello, A. H., &amp; Dozier, M. (2022). Assessing changes in parent sensitivity in telehealth and hybrid implementation of Attachment and Biobehavioral Catch-Up during the COVID-19 pandemic. Child Maltreatment, 28(1). https://doi.org/10.1177/10775595211072516</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
   </si>
   <si>
     <t>WWHV094191</t>
   </si>
   <si>
     <t>Schochet, O. N. (2021). Two-generation early intervention programs as vehicles for enhancing parental human capital and economic self-sufficiency [Doctoral dissertation, Georgetown University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/two-generation-early-inte…</t>
   </si>
   <si>
     <t>WWHV089934</t>
   </si>
   <si>
     <t>Schreier, A., McCoy, K., Flood, M. F., Wilcox, B. L., &amp; Hansen, D. J. (2020). Early Head Start service use by families with court-substantiated maltreatment. Children and Youth Services Review, 108, 104602. https://doi.org/10.1016/j.childyouth.2019.104602</t>
   </si>
   <si>
     <t>WWHV089959</t>
   </si>
   <si>
     <t>Self-Brown, S., Reuben, K., Perry, E. W., Bullinger, L. R., Osborne, M. C., Bielecki, J., &amp; Whitaker, D.  (2020). The impact of COVID-19 on the delivery of an evidence based child maltreatment prevention program: Understanding the perspectives of SafeCare® providers. Journal of Family Violence, 37(5), 825–835. https://doi.org/10.1007/s10896-020-00217-6</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV045010</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Larson, E., Rodriguez, C., Subramony, A., Martinez, R. A., Martinez, E., Barrett, A., &amp; Meyer, D. (2014). Effect of a URI-related educational intervention in Early Head Start on ED visits. Pediatrics, 133(5), e1233-40. https://doi.org/10.1542/peds.2013-2350</t>
   </si>
   <si>
     <t>WWHV015754</t>
   </si>
   <si>
     <t>Ta, V. M. (2006). Depressive symptoms and utilization of services among Asian Pacific Islander women. (Doctoral dissertation, Johns Hopkins University, 2006). Dissertation Abstracts International: Section B: The Sciences and Engineering, 67 (4-B), 1962. (Dissertation Abstract: 2006-99020-159)</t>
   </si>
   <si>
     <t>WWHV095825</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Eiden, R. D., Labella, M. H., &amp; Dozier, M. (2022). Effects of an attachment-based intervention on autonomic regulation among opioid-exposed infants. Developmental Psychobiology, 64(6): e22286. https://doi.org/10.1002/dev.22286</t>
   </si>
   <si>
     <t>WWHV065758</t>
   </si>
   <si>
     <t>Tabak, R. G., Morshed, A. B., Schwarz, C. D., &amp; Haire-Joshu, D. (2018). Impact of a healthy weight intervention embedded within a national home visiting program on the home food environment: Obesity Facts. [Conference presentation]. 25th European Congress on Obesity, ECO 2018, Austria, 201811, 264–264.</t>
   </si>
@@ -1385,60 +1575,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E158"/>
+  <dimension ref="A1:E187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="510.732" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -1567,2566 +1757,3059 @@
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
         <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>63</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>75</v>
       </c>
       <c r="B30" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" t="s">
         <v>78</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" t="s">
         <v>80</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>82</v>
       </c>
       <c r="B33" t="s">
         <v>83</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" t="s">
         <v>85</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>86</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>87</v>
       </c>
       <c r="B35" t="s">
         <v>88</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>2.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B36" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
         <v>2.2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
         <v>2.2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B40" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
         <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>2.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B44" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B46" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C46" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B47" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B48" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B49" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C49" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B50" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B51" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B52" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B53" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B54" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B55" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C55" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>2.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B56" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
         <v>2.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B57" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
         <v>2.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B58" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C58" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B59" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C59" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B60" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B61" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C61" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B62" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B63" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B64" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C64" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B65" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C65" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
         <v>2.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B66" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C66" t="s">
-        <v>84</v>
+        <v>153</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B67" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B68" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B69" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C69" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B70" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B71" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C71" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B72" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C72" t="s">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B73" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C73" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B74" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C74" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B75" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C75" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B76" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C76" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B77" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B78" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C78" t="s">
-        <v>178</v>
+        <v>67</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
         <v>2.3</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>179</v>
       </c>
       <c r="B79" t="s">
         <v>180</v>
       </c>
       <c r="C79" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>181</v>
       </c>
       <c r="B80" t="s">
         <v>182</v>
       </c>
       <c r="C80" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>183</v>
       </c>
       <c r="B81" t="s">
         <v>184</v>
       </c>
       <c r="C81" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
+        <v>186</v>
+      </c>
+      <c r="B82" t="s">
+        <v>187</v>
+      </c>
+      <c r="C82" t="s">
         <v>185</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B83" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C83" t="s">
-        <v>14</v>
+        <v>185</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B84" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C84" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B85" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C85" t="s">
-        <v>193</v>
+        <v>25</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B86" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C86" t="s">
         <v>25</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B87" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C87" t="s">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
+        <v>201</v>
+      </c>
+      <c r="C88" t="s">
         <v>199</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B89" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B90" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C90" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C91" t="s">
-        <v>84</v>
+        <v>208</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B92" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B93" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B94" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C94" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B95" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B96" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C96" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B97" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C97" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>2.2</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B98" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B99" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C99" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
         <v>2.3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B100" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B101" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C101" t="s">
         <v>14</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101">
         <v>2.3</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B102" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C102" t="s">
-        <v>14</v>
+        <v>231</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
         <v>2.3</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B103" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C103" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B104" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C104" t="s">
         <v>25</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>2.2</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B105" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C105" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B106" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
         <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B107" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C107" t="s">
         <v>25</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
         <v>2.2</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B108" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C108" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
         <v>2.2</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B109" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C109" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109">
         <v>2.3</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B110" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
         <v>2.3</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B111" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C111" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111">
         <v>2.2</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B112" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C112" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
         <v>2.3</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B113" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C113" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B114" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C114" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B115" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B116" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>185</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
         <v>2.3</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B117" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117">
         <v>2.3</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B118" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118">
         <v>2.3</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B119" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C119" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B120" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C120" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
         <v>2.3</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B121" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C121" t="s">
-        <v>266</v>
+        <v>185</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B122" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C122" t="s">
-        <v>69</v>
+        <v>185</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
         <v>2.3</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B123" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C123" t="s">
-        <v>266</v>
+        <v>185</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B124" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C124" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
         <v>2.3</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B125" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125">
         <v>2.3</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B126" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>2.3</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B127" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C127" t="s">
-        <v>279</v>
+        <v>25</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B128" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C128" t="s">
         <v>25</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>2.2</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B129" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C129" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B130" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C130" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130">
         <v>2.3</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B131" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C131" t="s">
         <v>25</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131">
         <v>2.2</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B132" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C132" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B133" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C133" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133">
         <v>2.3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B134" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
         <v>2.3</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B135" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135">
         <v>2.3</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B136" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C136" t="s">
-        <v>149</v>
+        <v>25</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B137" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B138" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C138" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B139" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B140" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>308</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
         <v>2.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B141" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C141" t="s">
-        <v>178</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141">
         <v>2.3</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B142" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C142" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B143" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C143" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B144" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C144" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B145" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C145" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B146" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C146" t="s">
         <v>25</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
         <v>2.2</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B147" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C147" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B148" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B149" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C149" t="s">
-        <v>25</v>
+        <v>327</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C150" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
         <v>2.3</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B151" t="s">
+        <v>331</v>
+      </c>
+      <c r="C151" t="s">
         <v>327</v>
       </c>
-      <c r="C151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C152" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
         <v>2.3</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C153" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153">
         <v>2.3</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154">
         <v>2.3</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C155" t="s">
-        <v>84</v>
+        <v>340</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B156" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C156" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156">
         <v>2.2</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B157" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C157" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157">
         <v>2.2</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B158" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>347</v>
+      </c>
+      <c r="B159" t="s">
+        <v>348</v>
+      </c>
+      <c r="C159" t="s">
+        <v>30</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" t="s">
+        <v>350</v>
+      </c>
+      <c r="C160" t="s">
         <v>25</v>
       </c>
-      <c r="D158" t="s">
-[...2 lines deleted...]
-      <c r="E158">
+      <c r="D160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" t="s">
+        <v>352</v>
+      </c>
+      <c r="C161" t="s">
+        <v>56</v>
+      </c>
+      <c r="D161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" t="s">
+        <v>353</v>
+      </c>
+      <c r="B162" t="s">
+        <v>354</v>
+      </c>
+      <c r="C162" t="s">
+        <v>14</v>
+      </c>
+      <c r="D162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" t="s">
+        <v>355</v>
+      </c>
+      <c r="B163" t="s">
+        <v>356</v>
+      </c>
+      <c r="C163" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" t="s">
+        <v>357</v>
+      </c>
+      <c r="B164" t="s">
+        <v>358</v>
+      </c>
+      <c r="C164" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" t="s">
+        <v>359</v>
+      </c>
+      <c r="B165" t="s">
+        <v>360</v>
+      </c>
+      <c r="C165" t="s">
+        <v>168</v>
+      </c>
+      <c r="D165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" t="s">
+        <v>361</v>
+      </c>
+      <c r="B166" t="s">
+        <v>362</v>
+      </c>
+      <c r="C166" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" t="s">
+        <v>363</v>
+      </c>
+      <c r="B167" t="s">
+        <v>364</v>
+      </c>
+      <c r="C167" t="s">
+        <v>208</v>
+      </c>
+      <c r="D167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" t="s">
+        <v>365</v>
+      </c>
+      <c r="B168" t="s">
+        <v>366</v>
+      </c>
+      <c r="C168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" t="s">
+        <v>367</v>
+      </c>
+      <c r="B169" t="s">
+        <v>368</v>
+      </c>
+      <c r="C169" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" t="s">
+        <v>369</v>
+      </c>
+      <c r="B170" t="s">
+        <v>370</v>
+      </c>
+      <c r="C170" t="s">
+        <v>208</v>
+      </c>
+      <c r="D170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" t="s">
+        <v>371</v>
+      </c>
+      <c r="B171" t="s">
+        <v>372</v>
+      </c>
+      <c r="C171" t="s">
+        <v>25</v>
+      </c>
+      <c r="D171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" t="s">
+        <v>373</v>
+      </c>
+      <c r="B172" t="s">
+        <v>374</v>
+      </c>
+      <c r="C172" t="s">
+        <v>25</v>
+      </c>
+      <c r="D172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" t="s">
+        <v>375</v>
+      </c>
+      <c r="B173" t="s">
+        <v>376</v>
+      </c>
+      <c r="C173" t="s">
+        <v>25</v>
+      </c>
+      <c r="D173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" t="s">
+        <v>377</v>
+      </c>
+      <c r="B174" t="s">
+        <v>378</v>
+      </c>
+      <c r="C174" t="s">
+        <v>25</v>
+      </c>
+      <c r="D174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" t="s">
+        <v>379</v>
+      </c>
+      <c r="B175" t="s">
+        <v>380</v>
+      </c>
+      <c r="C175" t="s">
+        <v>25</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" t="s">
+        <v>381</v>
+      </c>
+      <c r="B176" t="s">
+        <v>382</v>
+      </c>
+      <c r="C176" t="s">
+        <v>25</v>
+      </c>
+      <c r="D176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" t="s">
+        <v>383</v>
+      </c>
+      <c r="B177" t="s">
+        <v>384</v>
+      </c>
+      <c r="C177" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" t="s">
+        <v>385</v>
+      </c>
+      <c r="B178" t="s">
+        <v>386</v>
+      </c>
+      <c r="C178" t="s">
+        <v>25</v>
+      </c>
+      <c r="D178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" t="s">
+        <v>387</v>
+      </c>
+      <c r="B179" t="s">
+        <v>388</v>
+      </c>
+      <c r="C179" t="s">
+        <v>43</v>
+      </c>
+      <c r="D179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" t="s">
+        <v>389</v>
+      </c>
+      <c r="B180" t="s">
+        <v>390</v>
+      </c>
+      <c r="C180" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" t="s">
+        <v>391</v>
+      </c>
+      <c r="B181" t="s">
+        <v>392</v>
+      </c>
+      <c r="C181" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" t="s">
+        <v>393</v>
+      </c>
+      <c r="B182" t="s">
+        <v>394</v>
+      </c>
+      <c r="C182" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" t="s">
+        <v>395</v>
+      </c>
+      <c r="B183" t="s">
+        <v>396</v>
+      </c>
+      <c r="C183" t="s">
+        <v>43</v>
+      </c>
+      <c r="D183" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" t="s">
+        <v>397</v>
+      </c>
+      <c r="B184" t="s">
+        <v>398</v>
+      </c>
+      <c r="C184" t="s">
+        <v>96</v>
+      </c>
+      <c r="D184" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" t="s">
+        <v>399</v>
+      </c>
+      <c r="B185" t="s">
+        <v>400</v>
+      </c>
+      <c r="C185" t="s">
+        <v>96</v>
+      </c>
+      <c r="D185" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" t="s">
+        <v>401</v>
+      </c>
+      <c r="B186" t="s">
+        <v>402</v>
+      </c>
+      <c r="C186" t="s">
+        <v>96</v>
+      </c>
+      <c r="D186" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" t="s">
+        <v>403</v>
+      </c>
+      <c r="B187" t="s">
+        <v>404</v>
+      </c>
+      <c r="C187" t="s">
+        <v>25</v>
+      </c>
+      <c r="D187" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>