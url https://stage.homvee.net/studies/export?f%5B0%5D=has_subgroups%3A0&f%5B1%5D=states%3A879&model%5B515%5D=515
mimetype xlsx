--- v0 (2026-06-04)
+++ v1 (2026-07-24)
@@ -12,219 +12,186 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV081573</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
-    <t>WWHV065542</t>
-[...8 lines deleted...]
-    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+    <t>High</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
@@ -235,53 +202,50 @@
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV081810</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Anson, E., Smith, J. A., Knudtson, M. D., Miller, T., Cole, R., Hopfer, C., &amp; Conti, G. (2019). Prenatal and infancy nurse home visiting effects on mothers: 18-year follow-up of a randomized trial. Pediatrics, 144(6), 12. https://doi.org/10.1542/peds.2018-3889</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -294,52 +258,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -606,619 +573,490 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...7 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...29 lines deleted...]
-      <c r="E8">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...12 lines deleted...]
-      <c r="E9">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...12 lines deleted...]
-      <c r="E10">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...12 lines deleted...]
-      <c r="E11">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...63 lines deleted...]
-      <c r="E15">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...105 lines deleted...]
-      <c r="B22" t="s">
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B28" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B29" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B30" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B31" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B32" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B27" t="s">
-[...93 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>