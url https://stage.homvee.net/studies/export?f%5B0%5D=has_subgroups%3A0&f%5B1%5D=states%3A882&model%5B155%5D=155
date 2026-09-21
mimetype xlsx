--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,94 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV003775</t>
   </si>
   <si>
     <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV014665</t>
@@ -110,154 +113,163 @@
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
+  </si>
+  <si>
+    <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
+    <t>Early Intervention Program for Adolescent Mothers</t>
+  </si>
+  <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
-    <t>WWHV095829</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV094871</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
-  </si>
-[...1 lines deleted...]
-    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
@@ -618,601 +630,708 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E39"/>
+      <selection activeCell="A1" sqref="A1:E38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E30" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E31" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E34" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E38" s="1">
-        <v>1</v>
-[...15 lines deleted...]
-      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>