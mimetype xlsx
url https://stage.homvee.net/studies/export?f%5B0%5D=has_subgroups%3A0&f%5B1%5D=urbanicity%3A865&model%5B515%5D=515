--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -12,443 +12,374 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
-    <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV073811</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
   </si>
   <si>
-    <t>ParentChild+® Family Home Visiting Model</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV081554</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081572</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV020037</t>
   </si>
   <si>
     <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
   </si>
   <si>
-    <t>Resources, Education, and Care in the Home (REACH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV003631</t>
   </si>
   <si>
     <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
     <t>WWHV055862</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
-    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
-  </si>
-[...1 lines deleted...]
-    <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
@@ -474,50 +405,53 @@
   <si>
     <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
   </si>
   <si>
     <t>WWHV081810</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Anson, E., Smith, J. A., Knudtson, M. D., Miller, T., Cole, R., Hopfer, C., &amp; Conti, G. (2019). Prenatal and infancy nurse home visiting effects on mothers: 18-year follow-up of a randomized trial. Pediatrics, 144(6), 12. https://doi.org/10.1542/peds.2018-3889</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>Promoting First Relationships®</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV045799</t>
@@ -528,120 +462,108 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
   <si>
     <t>WWHV080984</t>
   </si>
   <si>
     <t>Zajac, L., Raby, K. L., &amp; Dozier, M. (2019). Sustained effects on attachment security in middle childhood: Results from a randomized clinical trial of the Attachment and Biobehavioral Catch‐up (ABC) intervention. Journal of Child Psychology and Psychiatry, 61(4), 417–424. https://doi:10.1111/jcpp.13146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -654,52 +576,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -966,1520 +891,1179 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...9 lines deleted...]
-      <c r="D4" t="s">
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...12 lines deleted...]
-      <c r="E6">
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...131 lines deleted...]
-      <c r="E14">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...29 lines deleted...]
-      <c r="E16">
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...12 lines deleted...]
-      <c r="E17">
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...12 lines deleted...]
-      <c r="E18">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...12 lines deleted...]
-      <c r="E19">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...12 lines deleted...]
-      <c r="E20">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...114 lines deleted...]
-      <c r="E27">
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...12 lines deleted...]
-      <c r="E28">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...12 lines deleted...]
-      <c r="E29">
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...46 lines deleted...]
-      <c r="E32">
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...12 lines deleted...]
-      <c r="E33">
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...267 lines deleted...]
-      <c r="E49">
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...357 lines deleted...]
-      <c r="A71" t="s">
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B82" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B83" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D72" t="s">
-[...7 lines deleted...]
-      <c r="A73" t="s">
+      <c r="B84" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C73" t="s">
-[...10 lines deleted...]
-      <c r="A74" t="s">
+      <c r="B85" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B74" t="s">
-[...195 lines deleted...]
-      <c r="E85">
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>