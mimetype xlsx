--- v0 (2026-06-16)
+++ v1 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -205,56 +205,50 @@
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
-  </si>
-[...4 lines deleted...]
-    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
@@ -645,54 +639,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E40"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E40"/>
+      <selection activeCell="A1" sqref="A1:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1110,277 +1104,260 @@
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E29" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E33" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E36" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E37" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="1">
-        <v>1</v>
-[...15 lines deleted...]
-      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>