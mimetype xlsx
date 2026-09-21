--- v0 (2026-07-19)
+++ v1 (2026-09-21)
@@ -12,204 +12,222 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
+    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
+  </si>
+  <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
+  </si>
+  <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
+    <t>Early Intervention Program for Adolescent Mothers</t>
+  </si>
+  <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
-    <t>WWHV095829</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
+    <t>Maternal Infant Health Program (MIHP)</t>
+  </si>
+  <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -528,395 +546,470 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E25"/>
+      <selection activeCell="A1" sqref="A1:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="1"/>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E18" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="E23" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E24" s="1">
-        <v>1</v>
-[...11 lines deleted...]
-      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>