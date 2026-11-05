--- v0 (2026-07-17)
+++ v1 (2026-11-05)
@@ -12,205 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1435">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
+    <t>SafeCare®</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
+    <t>New Forest Parenting Programme (NFPP)</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV094378</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 2.</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV089886</t>
   </si>
   <si>
     <t>Albers, B., Hateley-Browne, J., Steele, T., Rose, V., Shlonsky, A., &amp; Mildon, R. (2020). The early implementation of FFT-CW®, MST-Psychiatric®, and SafeCare® in Australia. Research on Social Work Practice, 30(6), 658–677. https://doi.org/10.1177/1049731520908326</t>
   </si>
   <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV071576</t>
   </si>
   <si>
     <t>Aldrich, H., &amp; Gance-Cleveland, B. (2016). Comparing weight-for-length status of young children in two infant feeding programs. Maternal &amp; Child Health Journal, 20(12), 2518–2526.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV040829</t>
   </si>
   <si>
     <t>Alonso-Marsden, S., Dodge, K. A., O’Donnell, K. J., Murphy, R. A., Sato, J. M., &amp; Christopoulos, C. (2013). Family risk as a predictor of initial engagement and follow-through in a universal nurse home visiting program to prevent child maltreatment. Child Abuse and Neglect, 37, 555-565.</t>
   </si>
   <si>
+    <t>Family Connects</t>
+  </si>
+  <si>
     <t>WWHV045788</t>
   </si>
   <si>
     <t>Altfeld, S. (2002). The Chicago Doula Project evaluation final report. Chicago, IL: The Ounce of Prevention Fund.</t>
   </si>
   <si>
+    <t>HealthConnect One's® Community-Based Doula Program</t>
+  </si>
+  <si>
     <t>WWHV014515</t>
   </si>
   <si>
     <t>Ammerman, R. T., Stevens, J., Putnam, F. W., Altaye, M., Hulsmann, J. E., Lehmkuhl, H. D., et al. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
+    <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
+  </si>
+  <si>
     <t>WWHV095835</t>
   </si>
   <si>
     <t>Andom, F. (2024). Impact of Parent Reported Adverse Experiences and Other Family Stressors on Child Development and Home Visitation Participation Among Immigrant Families. (Publication No. 31295912) [Doctoral dissertation, Washington University in St. Louis, The Brown School]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV094904</t>
   </si>
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
     <t>WWHV078001</t>
   </si>
   <si>
     <t>Arruabarrena, I., de Paul, J., &amp; Cañas, M. (2019). Implementation of an early preventive intervention programme for child neglect: SafeCare. Psicothema, 31(4), 443–449. https://doi.org/10.7334/psicothema2019.190</t>
   </si>
   <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
+    <t>Health Access Nurturing Development Services (HANDS) Program</t>
+  </si>
+  <si>
     <t>WWHV015670</t>
   </si>
   <si>
     <t>Asawa, L. E. (2008). Reducing the risk of child maltreatment through the Early Head Start program. Dissertation Abstracts International: Section B: The Sciences and Engineering, 69 (3-B), 1939.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV073856</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2016). Improving school readiness for children living in urban poverty through home-based intervention. [Unpublished manuscript submitted to HomVEE.]</t>
   </si>
   <si>
+    <t>ParentChild+® Family Home Visiting Model</t>
+  </si>
+  <si>
     <t>WWHV073810</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Black and Latino children living in poverty. Technical Report. (Study 1). p.l.ay.LabNYU, NYU Steinhardt. https://parentchildplus.org/wp-content/uploads/2024/04/study-1_astuto_allen_technical-report-2018_final-1.pdf</t>
   </si>
   <si>
+    <t>Indeterminate</t>
+  </si>
+  <si>
     <t>WWHV073811</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
   </si>
   <si>
     <t>WWHV059039</t>
   </si>
   <si>
     <t>Auger, A., Karoly, L. A., &amp; Martin, L. T. (2016). Family engagement in the delivery of the health services component in Head Start and Early Head Start (OPRE Report 2016-86). U.S. Department of Health and Human Services,  Administration for Children and Families, Office of Planning, Research and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/2016_86_hshm…</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
+    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
+  </si>
+  <si>
     <t>WWHV006096</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1999). The Home Instruction Program for Preschool Youngsters (HIPPY). Future of Children, 9(1), 116–133</t>
   </si>
   <si>
     <t>WWHV081570</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081554</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081572</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081573</t>
@@ -218,633 +278,684 @@
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV080507</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Roth, J. L. (1997). Predictors of parent involvement in an early intervention program: Comparing sites, cohorts, and type of involvement. Applied Behavioral Science Review, 5(2), 199–217. https://doi.org/10.1016/S1068-8595(97)80015-3</t>
   </si>
   <si>
     <t>WWHV062482</t>
   </si>
   <si>
     <t>Banman, A. J. (2017). Organizational and worker level factors influencing father involvement and engagement in early home visitation programs. (Ph.D., University of Chicago). ProQuest Dissertations and Theses. (1961237947)</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
-    <t>Moderate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV004227</t>
   </si>
   <si>
     <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). The impact on parenting and the home environment of early support to mothers with new babies. Journal of Children's Services, 1(4), 4-20.</t>
   </si>
   <si>
+    <t>Home-Start</t>
+  </si>
+  <si>
     <t>WWHV004250</t>
   </si>
   <si>
     <t>Barnes, J., Senior, R., &amp; MacPherson, K. (2009). The utility of volunteer home-visiting support to prevent maternal depression in the first year of life. Child: Care, Health &amp; Development, 35(6), 807-816.</t>
   </si>
   <si>
     <t>WWHV020037</t>
   </si>
   <si>
     <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
   </si>
   <si>
+    <t>Resources, Education, and Care in the Home (REACH)</t>
+  </si>
+  <si>
     <t>WWHV004052</t>
   </si>
   <si>
     <t>Barnes-Boyd,  C., Norr, K. F., &amp; Nacion, K. W. (2001). Promoting infant health through  home visiting by a nurse-managed community worker team. Public Health Nursing, 18(4),  225-235.</t>
   </si>
   <si>
     <t>WWHV080469</t>
   </si>
   <si>
     <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
   </si>
   <si>
     <t>WWHV062490</t>
   </si>
   <si>
     <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
   </si>
   <si>
     <t>WWHV027460</t>
   </si>
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
     <t>WWHV038785</t>
   </si>
   <si>
     <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
   </si>
   <si>
     <t>Promoting First Relationships®</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016712</t>
   </si>
   <si>
     <t>Barth, M. C., &amp; Sherlock, C. H. (2003). The diffusion of a pediatric care innovation in a large urban nonprofit health care system. Nonprofit Management and Leadership, 14(1), 93-106.</t>
   </si>
   <si>
+    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+  </si>
+  <si>
     <t>WWHV064564</t>
   </si>
   <si>
     <t>Batz Herrera, S. R. (2016). Effects of ePALS on Latıno/Hispanic mother-child interactions and shared book reading. (Doctoral thesis, University of Oregon).</t>
   </si>
   <si>
+    <t>Play and Learning Strategies (PALS)</t>
+  </si>
+  <si>
     <t>WWHV027426</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2000). The Nurturing Parenting Programs. Family strengthening series. Juvenile Justice Bulletin. U.S. Department of Justice, Office of Juvenile Justice and Delinquency Prevention. Report No. NCJ-172848</t>
   </si>
   <si>
+    <t>Nurturing Parenting Programs (Birth to Age 5)</t>
+  </si>
+  <si>
     <t>WWHV014690</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2002). Research and validation report of the Nurturing Parenting Programs. Research report. Asheville, NC: Family Development Resources, Inc.</t>
   </si>
   <si>
     <t>WWHV073796</t>
   </si>
   <si>
     <t>Beachy-Quick, K., Lee, C., McConnell, L., Orsi, R., Timpe, Z., &amp; Winokur, M. (2018). SafeCare Colorado Program Evaluation Report 2014-2017. Colorado State University, Social Work Research Center, 1–77. https://earlychildhoodframework.org/reports/safecare-colorado-final-rep…</t>
   </si>
   <si>
     <t>WWHV095772</t>
   </si>
   <si>
     <t>Beasley, L.O., Milojevich, H., Fuller, S. et al. (2024).  A Qualitative Approach to Understanding Provider Behaviors that Promote Enrollment, Engagement, and Retention in Home Visiting Services. Journal of Child and Family Studies, 33(10). https://doi.org/10.1007/s10826-024-02907-x</t>
   </si>
   <si>
     <t>WWHV065019</t>
   </si>
   <si>
     <t>Beasley, L. O., Ridings, L. E., Smith, T. J., Shields, J. D., Silovsky, J. F., Beasley, W., &amp; Bard, D. (2018). A qualitative evaluation of engagement and attrition in a nurse home visiting program: From the participant and provider perspective. Prevention Science: The Official Journal of the Society for Prevention Research, 19(4), 528–537.</t>
   </si>
   <si>
     <t>WWHV044227</t>
   </si>
   <si>
     <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
   </si>
   <si>
     <t>WWHV056081</t>
   </si>
   <si>
     <t>Becker, B., Patterson, F., Fagan, J., &amp; Whitaker, R. (2016). Mindfulness among home visitors in Head Start and the quality of their working alliance with parents. Journal of Child &amp; Family Studies, 25(6), 1969–1979. https://doi:10.1007/s10826-015-0352-y</t>
   </si>
   <si>
     <t>WWHV078961</t>
   </si>
   <si>
     <t>Beeber, L. S., Chazan-Cohen, R., Squires, J., Jones Harden, B., Boris, N. W., Heller, S. S., &amp; Malik, N. M. (2007). The Early Promotion and Intervention Research Consortium (E-PIRC): Five approaches to improving infant/toddler mental health in Early Head Start. Infant Mental Health Journal, 28(2), 130–150. https://doi.org/10.1002/imhj.20126</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option, Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
+  </si>
+  <si>
     <t>WWHV044189</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Holditch-Davis, D., Canuso, R., Lewis, V., &amp; Matsuda, Y. (2014). Interpersonal psychotherapy with a parenting enhancement adapted for in-home delivery in Early Head Start. Zero to Three, 34(5), 35–44. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4662263/</t>
   </si>
   <si>
     <t>WWHV094914</t>
   </si>
   <si>
     <t>Bergsund, H. B., Kullerud, T. N., Kråkenes, C. A., Drozd, F., Wentzel‐Larsen, T., Moe, V., &amp; Jacobsen, H. (2022). Transporting attachment and biobehavioral catch‐up to Norwegian child welfare services: A feasibility study. International Journal of Social Welfare, 32(2), 221-229. https://doi.org/10.1111/ijsw.12556</t>
   </si>
   <si>
     <t>WWHV049895</t>
   </si>
   <si>
     <t>Bernard, K. (2014). Neurobiology of maternal sensitivity and delight among high-risk mothers: An event-related potential study. ProQuest Dissertations &amp; Theses, 1459753664.</t>
   </si>
   <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV045810</t>
   </si>
   <si>
     <t>Bernard, K., Simons, R., &amp; Dozier, M. (2015). Effects of an attachment-based intervention on child protective services-referred mothers' event-related potentials to children's emotions. Child Development, 86(6), 1673-1684.</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
+  </si>
+  <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV095773</t>
   </si>
   <si>
     <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV078657</t>
   </si>
   <si>
     <t>Blasco, P. A., Kohen, H., &amp; Shapland, C. (2002). Parents-as-teachers: Design and establishment of a training programme for paediatric residents. Medical Education, 33(9), 695–701. https://doi.org/10.1046/j.1365-2923.1999.00334.x</t>
   </si>
   <si>
     <t>WWHV045794</t>
   </si>
   <si>
     <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
   </si>
   <si>
+    <t>Preparing for Life—Home Visiting</t>
+  </si>
+  <si>
     <t>WWHV073829</t>
   </si>
   <si>
     <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
-  </si>
-[...1 lines deleted...]
-    <t>Low</t>
   </si>
   <si>
     <t>WWHV094890</t>
   </si>
   <si>
     <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
 24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
   </si>
   <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
+    <t>Resource Mothers Program</t>
+  </si>
+  <si>
     <t>WWHV081552</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B. (2003). The impact of HIPPY on school performance in third and sixth grades. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 4).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV094382</t>
   </si>
   <si>
     <t>Breidenbach, A., Heinz, H., &amp; Jimenez, E. Y. (2022). Factors associated with self-reported family enrollment in community services after referral by First Born home visitors. Academic Pediatrics.</t>
   </si>
   <si>
+    <t>First Born® Program</t>
+  </si>
+  <si>
     <t>WWHV039065</t>
   </si>
   <si>
     <t>Brickhouse, T.H., Haldiman, R.R., &amp; Evani, B. (2013). The impact of a home visiting program on children’s utilization of dental services. Pediatrics, 132(Suppl. 2) S147–S152. https://doi:10.1542/peds.2013-1021N</t>
   </si>
   <si>
+    <t>Virginia’s Comprehensive Health Investment Project (CHIP)</t>
+  </si>
+  <si>
     <t>WWHV035417</t>
   </si>
   <si>
     <t>O'Brien, R., Moritz, P., Luckey, D., McClatchey, M., Ingoldsby, E., &amp; Olds, D. (2012). Mixed methods analysis of participant attrition in the nurse-family partnership. Prevention Science, 13(3), 219–228.</t>
   </si>
   <si>
     <t>WWHV016134</t>
   </si>
   <si>
     <t>Britt, D. W. (1998). Reaching out  and making a difference: The context of meaning in a home-based preschool  program. Journal  of Community Psychology, 26(2), 103.</t>
   </si>
   <si>
     <t>WWHV005375</t>
   </si>
   <si>
     <t>Brookes, S. J., Summers, J. A., Thornburg, K. R., Ispa, J. M., &amp; Lane, V. J. (2006). Building successful home visitor-mother relationships and reaching program goals in two Early Head Start programs: A qualitative look at contributing factors. Early Childhood Research Quarterly, 21(1), 25–45.</t>
   </si>
   <si>
     <t>WWHV045867</t>
   </si>
   <si>
     <t>Brophy-Herb, H., Schiffman, R., McKelvey, L., Cunningham-DeLuca, M., &amp; Hawver, M. (2001). Quality improvement: Lessons learned from an infant mental health-based Early Head Start program. Infants &amp; Young Children, 14(2), 77–85. https://doi.org/10.1097/00001163-200114020-00009</t>
   </si>
   <si>
     <t>WWHV094848</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Jain, P. (2022). Satisfaction of Latina Mothers with Supports Received during HIPPY Program Participation. School Community Journal, 32(2), 273-294.</t>
   </si>
   <si>
     <t>WWHV044320</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2014). School performance in elementary, middle, and high school: A comparison of children based on HIPPY participation during the preschool years. School Community Journal, 24(2), 83–106.</t>
   </si>
   <si>
     <t>WWHV060331</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2017). Evaluating the efficacy of children participating in Home Instruction for Parents of Preschool Youngsters and Head Start. Journal of Early Childhood Research, 15(1), 61–72. https://doi.org/10.1177/1476718X15577006</t>
   </si>
   <si>
     <t>WWHV065886</t>
   </si>
   <si>
     <t>Bruce, T., Byrne, F., &amp; Kemp, L. (2018). Using Skype to support remote clinical supervision for health professionals delivering a sustained maternal early childhood programme: A phenomenographical study. Contemporary Nurse, 54(1), 4–12.</t>
   </si>
   <si>
+    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
+  </si>
+  <si>
     <t>WWHV094412</t>
   </si>
   <si>
     <t>Bullinger, L. R., Marcus, S., Reuben, K., Whitaker, D., &amp; Self-Brown, S. (2022). Evaluating child maltreatment and family violence risk during the COVID-19 Pandemic: Using a telehealth home visiting program as a conduit to families. Infant Mental Health Journal, 43(1). https://doi.org/10.1002/imhj.21968</t>
   </si>
   <si>
     <t>WWHV095252</t>
   </si>
   <si>
     <t>Bultinck, E., Falletta, K., Stoeppelwerth, P., Crowne, S., &amp; Hegseth, D. (2022). Understanding the needs of ParentChild+ staff and families during the COVID-19 pandemic. Child Trends. https://doi.org/10.56417/3442g5692k</t>
   </si>
   <si>
     <t>WWHV003761</t>
   </si>
   <si>
     <t>Burrell, L., McFarlane, E., Tandon, D., Fuddy, L., Duggan, A., &amp; Leaf, P. (2009). Home visitor relationship security: Association with perceptions of work, satisfaction, and turnover. Journal of Human Behavior in the Social Environment, 19(5), 592-6.</t>
   </si>
   <si>
     <t>WWHV095129</t>
   </si>
   <si>
     <t>Burruss-Cousins, K. M. (2022). The interplay of home visitors’ personal and professional identities in effectively screening and supporting women around sensitive topics [Doctoral dissertation, University of Maryland, Baltimore]. UMB Digital Archive. https://archive.hshsl.umaryland.edu/bitstream/handle/10713/19142/Burrus…</t>
   </si>
   <si>
     <t>WWHV062969</t>
   </si>
   <si>
     <t>Butler, H., Hare, D., Walker, S., Wieck, A., &amp; Wittkowski, A. (2014). The acceptability and feasibility of the Baby Triple P Positive Parenting Programme on a mother and baby unit: Q-methodology with mothers with severe mental illness. Archives of Women’s Mental Health, 17(5), 455–463.</t>
   </si>
   <si>
+    <t>Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+  </si>
+  <si>
     <t>WWHV087598</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Jia, F., Walker, D., Schneider, N., Larson, A. L., Valdovinos, M., &amp; McConnell, S. R. (2020). Technology to guide data-driven intervention decisions: Effects on language growth of young children at risk for language delay. Exceptional Children, 87(1), 74–91. https://doi.org/10.1177/0014402920938003</t>
   </si>
   <si>
     <t>WWHV065622</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Jia, F., Schnitz, A. G., Higgins, S., Motagna, D., &amp; Muehe, C. (2018). Web-based support for data-based decision making: Effect of intervention implementation on infant–toddler communication. Journal of Early Intervention, 40(3), 246–267. https://doi.org/10.1177/1053815118788059</t>
   </si>
   <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV062348</t>
   </si>
   <si>
     <t>Carlson, A. K. (2015). Paraprofessionals' experiences and understandings of the Maternal Infant Health Outreach Worker Program (MIHOW) in West Virginia. (Doctoral dissertation). ProQuest Dissertations and Theses. (1765709482)</t>
   </si>
   <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
     <t>WWHV081064</t>
   </si>
   <si>
     <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080762</t>
   </si>
   <si>
     <t>Caron, E., &amp; Dozier, M. (2019). Effects of fidelity-focused consultation on clinicians' implementation: An exploratory multiple baseline design. Administration and Policy in Mental Health and Mental Health Services Research, 46(4), 445–457. https://doi.org/10.1007/s10488-019-00924-3</t>
   </si>
   <si>
     <t>WWHV095896</t>
   </si>
   <si>
     <t>Caron, E., Kipp, E. C., Costello, A. H., Bernard, K., Schein, S. S., Roben, C. K. P., &amp; Dozier, M. (2022). Parent coaching fidelity trajectories of in-person and telehealth sessions during the COVID-19 Pandemic. Evidence-Based Practice in Child and Adolescent Mental Health, 7(3), 341-348. https://doi.org/10.1080/23794925.2021.1996300</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
+  </si>
+  <si>
     <t>WWHV073800</t>
   </si>
   <si>
     <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
   </si>
   <si>
     <t>WWHV029477</t>
   </si>
   <si>
     <t>Carta, J., J. B. Lefever, K. Bigelow, J. Borkowski, and S. Warren. (n.d.) “Preventing child maltreatment through a cellular-phone technology-based parenting program.” Final report prepared for the Centers for Disease Control and Prevention.</t>
   </si>
   <si>
     <t>WWHV036986</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>WWHV062205</t>
   </si>
   <si>
     <t>Casey, P.H., Irby, C., Withers, S., Dorsey, S., Li, J., &amp; Rettiganti, M. (2017). Home visiting and the health of preterm infants. Clinical Pediatrics, 56(9), 828-837.</t>
   </si>
   <si>
+    <t>Following Baby Back Home (FBBH)</t>
+  </si>
+  <si>
     <t>WWHV073819</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV069792</t>
   </si>
   <si>
     <t>Cassibba, R., Castoro, G., Costantino, E., Sette, G., &amp; Van IJzendoorn, M. H. (2015). Enhancing maternal sensitivity and infant attachment security with video feedback: An exploratory study in Italy. Infant Mental Health Journal, 36(1), 53–61.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
+  </si>
+  <si>
     <t>WWHV080702</t>
   </si>
   <si>
     <t>Cates, K. K. (1995). Early intervention of at-risk children: Effects on academic performance (Publication No. 304169333) [Doctoral dissertation, University of Arkansas]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV095929</t>
   </si>
   <si>
     <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
   </si>
   <si>
     <t>Family Check-Up® For Children</t>
   </si>
   <si>
     <t>WWHV062542</t>
   </si>
   <si>
     <t>Chaffin, M., Hecht, D., Aarons, G., Fettes, D., Hurlburt, M., &amp; Ledesma, K. (2016). EBT fidelity trajectories across training cohorts using the interagency collaborative team strategy. Administration &amp; Policy in Mental Health &amp; Mental Health Services Research, 43(2), 144–156.</t>
   </si>
   <si>
     <t>WWHV073822</t>
   </si>
   <si>
     <t>Chaiyachati, B. H., Gaither, J. R., Hughes, M., Foley-Schain, K., &amp; Leventhal, J. M. (2018). Preventing child maltreatment: Examination of an established statewide home-visiting program. Child Abuse &amp; Neglect, 79, 476-484.</t>
   </si>
   <si>
     <t>WWHV003631</t>
   </si>
   <si>
     <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
     <t>WWHV081588</t>
   </si>
   <si>
     <t>Chen, W., Spiker, D., Wei, X., Gaylor, E., Schachner, A., &amp; Hudson, L. (2019). Who gets what? Describing the non-supervisory training and supports received by home visiting staff members and its relationship with turnover. American Journal of Community Psychology, 63(3), 298–311. https://doi.org/10.1002/ajcp.12331</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®, Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
     <t>WWHV077365</t>
   </si>
   <si>
     <t>Clearfield, M. W. (2019). Play for Success: An intervention to boost object exploration in infants from low-income households.  Infant Behavior and Development, 55, 112–122. https://doi.org/10.1016/j.infbeh.2019.03.001</t>
   </si>
   <si>
     <t>WWHV069680</t>
   </si>
   <si>
     <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
   </si>
   <si>
     <t>WWHV014502</t>
   </si>
   <si>
     <t>Clinton, B. (1990). Against the odds: Parenting in disadvantaged communities.The Hague, Netherlands: Bernard Van Leer Foundation.</t>
   </si>
   <si>
     <t>WWHV088806</t>
   </si>
   <si>
     <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV095930</t>
   </si>
   <si>
     <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
   </si>
   <si>
     <t>WWHV014554</t>
   </si>
   <si>
     <t>Connor, P., Edmond, T., Vick, C. C., Harrell, K. Y., &amp; Tipton, N. G. (n.d.). Evaluating the effectiveness of the Maternal Infant Health Outreach Worker (MIHOW) early childhood home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV014430</t>
   </si>
   <si>
     <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV016884</t>
   </si>
   <si>
     <t>Cordon, I. M., Lutzker, J. R., Bigelow, K. M., &amp; Doctor, R. M. (1998). Evaluating Spanish protocols for teaching bonding, home safety, and health care skills to a mother reported for child abuse. Journal of Behavior Therapy and Experimental Psychiatry, 29(1), 41–54.</t>
   </si>
   <si>
     <t>WWHV080795</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+  </si>
+  <si>
     <t>WWHV095919</t>
   </si>
   <si>
     <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV078418</t>
   </si>
   <si>
     <t>Damashek, A., Doughty, D., Ware, L., &amp; Silovsky, J. (2011). Predictors of client engagement and attrition in home-based child maltreatment prevention services. Child Maltreatment, 16(1), 9–20. http://doi.org/10.1177/1077559510388507</t>
   </si>
   <si>
     <t>WWHV040857</t>
   </si>
   <si>
     <t>Daro, D., Huang, L. A., &amp; English, B. (2009). The Duke Endowment Child Abuse Prevention Initiative: Durham Family Initiative Implementation Report. Chicago: Chapin Hall at the University of Chicago.</t>
   </si>
   <si>
     <t>WWHV011105</t>
   </si>
   <si>
     <t>Daro, D., McCurdy, K., Falconnier, L., &amp; Stojanovic, D. (2003). Sustaining new parents in home visitation services: Key participant and program factors. Child Abuse &amp; Neglect, 27(10), 1101–1125.</t>
   </si>
   <si>
     <t>WWHV062742</t>
   </si>
   <si>
     <t>De Paul, J., Arruabarrena, I., &amp; Indias, S. (2015). Pilot implementation of two evidence based programs (SafeCare and Incredible Years) in child protection services in Gipuzkoa (Spain). Psychosocial Intervention, 24(2), 105–120.</t>
   </si>
   <si>
     <t>WWHV014501</t>
   </si>
   <si>
     <t>Deater-Deckard, K., &amp; Haldiman, R.R. (n.d.). Child Health Investment Partnership (CHIP) home-visiting asthma case management program: Preliminary results. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV092582</t>
   </si>
   <si>
     <t>Demeusy, E. M. (2020). A multi-component intervention to prevent child maltreatment: long-term effects on parenting and child functioning (Pub. No. 28028845). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>Building Healthy Children (BHC), Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
+    <t>Building Healthy Children (BHC)</t>
+  </si>
+  <si>
     <t>WWHV045701</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. F. (2014). An evaluation of Hawaii's Healthy Start Program using child abuse hospitalization data. Journal of Family Violence, 29(8), 893-900.</t>
   </si>
   <si>
     <t>WWHV028462</t>
   </si>
   <si>
     <t>Diaz, J., Oshana,  D., &amp; Harding, K. (2004). Healthy Families America: 2003 Annual profile of program  sites. Chicago: National Center on Child Abuse Prevention Research.</t>
   </si>
   <si>
     <t>WWHV003778</t>
   </si>
   <si>
     <t>Dieterich, S. E., Landry, S. H., Smith, K. E., Swank, P. R., &amp; Hebert, H. M. (2006). Impact of community mentors on maternal behaviors and child outcomes. Journal of Early Intervention, 28(2), 111-124.</t>
   </si>
   <si>
     <t>WWHV095836</t>
   </si>
   <si>
     <t>Ding, X., LaBrenz, C. A., Nulu, S., Gerlach, B., &amp; Faulkner, M. (2023). Impact of Parents as Teachers on parenting-related protective factors: A pre-and post-evaluation. Children and Youth Services Review, 147, 106834. https://doi.org/10.1016/j.childyouth.2023.106834</t>
   </si>
   <si>
     <t>WWHV081808</t>
@@ -921,77 +1032,80 @@
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV094823</t>
   </si>
   <si>
     <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>WWHV075655</t>
   </si>
   <si>
     <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of Evidence-Based Early Childhood Home Visiting, Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
+    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
+  </si>
+  <si>
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV037147</t>
   </si>
   <si>
     <t>Durning, P., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1997). Parents as first teachers [Ko nga Matua hei Kaiako Tuatahi : pilot PAFT process report]. Wellington: Royal New Zealand Plunket Society.</t>
   </si>
   <si>
+    <t>Parents as First Teachers  (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV085935</t>
   </si>
   <si>
     <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095926</t>
   </si>
   <si>
     <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
   </si>
   <si>
     <t>WWHV066654</t>
   </si>
   <si>
     <t>Ealy, P. J. (2017). Feasibility of a social emotional parenting curriculum applied in an Early Head Start home visitation program with Mexican immigrant families [Doctoral dissertation, The University of Wisconsin-Milwaukee]. Milwaukee ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/feasibility-social-emotio…</t>
   </si>
   <si>
     <t>WWHV093633</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., &amp; Lamoreau, R. (2021). Effects of a home visiting program on parenting: Mediating role of intimate partner violence. Journal of Interpersonal Violence, 36(1–2), NP803-NP823. https://doi.org/10.1177/0886260517736879.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV051936</t>
@@ -1044,50 +1158,59 @@
   <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
     <t>WWHV015985</t>
   </si>
   <si>
     <t>Feres-Lewin, C. (2000). An analysis of the governance and administrative elements of a public-private partnership approach to community-based education. (Doctoral dissertation, University of Nevada, Las Vegas, 2000); 0506 Adviser: Chair Teresa S. Jordan. Dissertation Abstracts International, 61 (05A), 247-1689. (AAI9973956)</t>
   </si>
   <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV089963</t>
   </si>
   <si>
     <t>Fettes, D. L., Aarons, G. A., Brew, V., Ledesma, K., &amp; Silovsky, J. (2020). Implementation of a trauma-informed, evidence-informed intervention for Latinx families experiencing interpersonal violence and child maltreatment: Protocol for a pilot randomized control trial of SafeCare+ R. Pilot &amp; Feasibility Studies, 6, 153.</t>
   </si>
   <si>
     <t>WWHV062539</t>
   </si>
   <si>
     <t>Finno-Velasquez, M., Fettes, D. L., Aarons, G. A., &amp; Hurlburt, M. S. (2014). Cultural adaptation of an evidence-based home visitation programme: Latino clients' experiences of service delivery during implementation. Journal of Children's Services, 9(4), 280–294.</t>
   </si>
   <si>
     <t>WWHV089865</t>
   </si>
   <si>
     <t>Flowers, M., Sainer, S., Stoneburner, A., &amp; Thorland, W. (2020). Education and employment outcomes in the clients of the Nurse-Family Partnership. Public Health Nursing, 37(2), 206. https://doi.org/10.1111/phn.12711</t>
   </si>
   <si>
     <t>WWHV050321</t>
   </si>
   <si>
     <t>Foulon, S., Greacen, T., Pasquet, B., Dugravier, R., Saïas, T., Guedeney, N., . . . CAPEDP Study Group. (2015). Predictors of study attrition in a randomized controlled trial evaluating a perinatal home-visiting program with mothers with psychosocial vulnerabilities. PloS One, 10(11), e0142495.</t>
   </si>
   <si>
     <t>WWHV085791</t>
@@ -1140,50 +1263,53 @@
   <si>
     <t>WWHV094801</t>
   </si>
   <si>
     <t>Gardini, E. S., Schaub, S., Neuhauser, A., Ramseier, E., Villiger, A., Ehlert, U., Lanfranchi, A.  Turecki, G. (2022). Methylation of the glucocorticoid receptor promoter in children: Links with parents as teachers, early life stress, and behavior problems. Development and Psychopathology, 34(3), 810–822.</t>
   </si>
   <si>
     <t>WWHV044395</t>
   </si>
   <si>
     <t>Gardner, R., Hodson, D., Churchill, G., &amp; Cotmore, R. (2014). Transporting and implementing the SafeCare home-based programme for parents, designed to reduce and mitigate the effects of child neglect: An initial progress report. Child Abuse Review, 23(4), 297–303.</t>
   </si>
   <si>
     <t>WWHV087184</t>
   </si>
   <si>
     <t>Garnett, M., Bernard, K., Hoye, J., Zajac, L., &amp; Dozier, M. (2020). Parental sensitivity mediates the sustained effect of attachment and biobehavioral catch-up on cortisol in middle childhood: A randomized clinical trial. Psychoneuroendocrinology, 121, 10. https://doi.org/10.1016/j.psyneuen.2020.104809</t>
   </si>
   <si>
     <t>WWHV095831</t>
   </si>
   <si>
     <t>Gaudreau, C., Delgado, A., Confair-Jones, R., Flambaum, S., Hirsh-Pasek, K., Raby, K. L., Dozier, M., &amp; Golinkoff, R. M. (2024). The unanticipated side effects of an attachment intervention: Parents ask higher quality questions. Developmental Psychology, 60(3), 456–466. https://doi.org/10.1037/dev0001707</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
+  </si>
+  <si>
     <t>WWHV078988</t>
   </si>
   <si>
     <t>Gavarkovs, A., Davison, K. K., Taveras, E. M., McBride, B., Kotelchuck, M., &amp; Levy, R. (2019). Engaging fathers in early obesity prevention during the first 1,000 days: Policy, systems, and environmental change strategies. Obesity, 27(4), 525–533. https://doi.org/10.1002/oby.22395</t>
   </si>
   <si>
     <t>WWHV046407</t>
   </si>
   <si>
     <t>Gentry, Q. M., Nolte, K. M., Gonzalez, A., Pearson, M., &amp; Ivey, S. (2010). "Going beyond the call of doula": A grounded theory analysis of the diverse roles community-based doulas play in the lives of pregnant and parenting adolescent mothers. Journal of Perinatal Education, 19(4), 24–40.</t>
   </si>
   <si>
     <t>WWHV014670</t>
   </si>
   <si>
     <t>Gershater-Molko, R. M., Lutzker, J. R., &amp; Wesch, D. (2002). Using  recidivism data to evaluate project SafeCare: Teaching bonding, safety, and health care skills to parents. Child Maltreatment, 7(3), 277-285.</t>
   </si>
   <si>
     <t>WWHV004236</t>
   </si>
   <si>
     <t>Gfellner, B. M., McLaren, L., &amp; Metcalfe, A. (2008). The parent-child home program in Western Manitoba: A 20-year evaluation. Child Welfare, 87(5), 49–67.</t>
   </si>
   <si>
     <t>WWHV029489</t>
@@ -1260,62 +1386,68 @@
   <si>
     <t>WWHV094473</t>
   </si>
   <si>
     <t>Gourevitch, R. A. (2022). Prenatal care in the United States: Improving quality measurement, access to care, and outcomes [Doctoral dissertation, Harvard University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/prenatal-care-united-stat…</t>
   </si>
   <si>
     <t>WWHV044454</t>
   </si>
   <si>
     <t>Goyal, N. K., Hall, E. S., Jones, D. E., Meinzen-Derr, J., Short, J. A., Ammerman, R. T., &amp; Van Ginkel, J. B. (2014). Association of maternal and community factors with enrollment in home visiting among at-risk, first-time mothers. American Journal of Public Health, 104(S1), S144-S151.</t>
   </si>
   <si>
     <t>WWHV012858</t>
   </si>
   <si>
     <t>Graham Rawlings, C. A. (2004). Family support within a cultural context: An ethnographic study of consonance and dissonance in the parenting and help-seeking ethnotheories of home visitors and their clients. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(9-B), 4653.</t>
   </si>
   <si>
     <t>WWHV004013</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., Streissguth, A., &amp; Stark, K. (2005). Preventing alcohol and drug exposed births in Washington State: Intervention findings from three Parent-Child Assistance Program sites. American Journal of Drug &amp; Alcohol Abuse, 31(3), 471-490. doi:10.1081/ADA-2000568 13</t>
   </si>
   <si>
+    <t>Parent-Child Assistance Program (PCAP)</t>
+  </si>
+  <si>
     <t>WWHV087689</t>
   </si>
   <si>
     <t>Green, B. L., Ayoub, C., Bartlett, J. D., Furrer, C., Chazan-Cohen, R., Buttitta, K., Von Ende, A., Koepp, A., &amp; Regalbuto, E. (2020). Pathways to prevention: Early Head Start outcomes in the first three years lead to long-term reductions in child maltreatment. Children and Youth Services Review, 118, 105403. https://doi.org/10.1016/j.childyouth.2020.105403</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
+    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
+  </si>
+  <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV038834</t>
   </si>
   <si>
     <t>Green, B. L., &amp; Tarte, J. M. (2013). Healthy Families Oregon Maltreatment Prevention Report: Program Year 2010-11. Portland, OR: NPC Research.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV062568</t>
@@ -1356,50 +1488,53 @@
   <si>
     <t>WWHV065551</t>
   </si>
   <si>
     <t>Gunderson, L. M., Willging, C. E., Trott Jaramillo, E. M., Green, A. E., Fettes, D. L., Aarons, G. A., &amp; Hecht, D. B. (2018). The good coach: Implementation and sustainment factors that affect coaching as evidence-based intervention fidelity support. Journal of Children's Services, 13(1), 1–17. https://doi.org/10.1108/JCS-09-2017-0043</t>
   </si>
   <si>
     <t>WWHV064579</t>
   </si>
   <si>
     <t>Guttentag, C. L. (2014). Using live coaching and video feedback to teach responsive parenting skills: Experience from the PALS project. Journal of Applied Research on Children, 5(1), article 5.</t>
   </si>
   <si>
     <t>WWHV087287</t>
   </si>
   <si>
     <t>Haber, J. (2020). Promoting oral health for mothers and children: A nurse home visitor education program. Pediatric Nursing, 46(2), 70–76. https://nursing.nyu.edu/sites/default/files/inline-files/Pediatric_Nurs…</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
+    <t>Guelph Family Health Study (GFHS)</t>
+  </si>
+  <si>
     <t>WWHV089883</t>
   </si>
   <si>
     <t>Haine-Schlagel, R., Fettes, D. L., Finn, N., Hurlburt, M., &amp; Aarons, G. A. (2020). Parent and caregiver active participation toolkit (PACT): Adaptation for a home visitation program. Journal of Child &amp; Family Studies, 29(1), 29–43. https://doi.org/10.1007/s10826-019-01659-3</t>
   </si>
   <si>
     <t>WWHV075115</t>
   </si>
   <si>
     <t>Haire-Joshu, D., Schwarz, C. D., Cahill, A. G., Woolfolk, C. L., Moley, K., Stein, R. I., Klein, S., Todd Cade, W., Mathur, A., Schechtman, K. B., Haire-Joshu, D., &amp; Cade, W. T. (2019). Randomized controlled trial of home-based lifestyle therapy on postpartum weight in underserved women with overweight or obesity. Obesity, 27(4), 535–541. https://doi.org/10.1002/oby.22413</t>
   </si>
   <si>
     <t>WWHV069687</t>
   </si>
   <si>
     <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
   </si>
   <si>
     <t>WWHV079151</t>
   </si>
   <si>
     <t>Hancock, C. L. (2019). Decision-making by families and home visitors during Early Head Start home visits. [Doctoral dissertation, University of Kansas]. https://kuscholarworks.ku.edu/handle/1808/31532</t>
   </si>
   <si>
     <t>WWHV076630</t>
@@ -1449,80 +1584,89 @@
   <si>
     <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV079095</t>
   </si>
   <si>
     <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
   </si>
   <si>
     <t>WWHV095839</t>
   </si>
   <si>
     <t>Hass-Wisecup, A., Kenny, E., &amp; Adams-Derousse, K. (2021). The Value of Fathering for Incarcerated Offenders: Implementing the "Parents as Teachers" Curriculum in Greene County, Missouri. International Journal of Social Science Studies, 9(4). https://doi.org/10.11114/ijsss.v9i4.5276</t>
   </si>
   <si>
     <t>WWHV044983</t>
   </si>
   <si>
     <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
   </si>
   <si>
+    <t>Healthy Beginnings</t>
+  </si>
+  <si>
     <t>WWHV027471</t>
   </si>
   <si>
     <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
   </si>
   <si>
+    <t>HOMEBUILDERS (Birth to Age 5)®</t>
+  </si>
+  <si>
     <t>WWHV045789</t>
   </si>
   <si>
     <t>HealthConnect One. (2014). The perinatal revolution: New research supports the critical role community-based doula programs can play in improving maternal and child health in underserved birthing populations. Chicago, IL: Author.</t>
   </si>
   <si>
     <t>WWHV007425</t>
   </si>
   <si>
     <t>Heffernon, R., &amp; Sandler, L. (1999). Phoenix Early Head Start: Twelve family stories, year two. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV005887</t>
   </si>
   <si>
     <t>Heffernon, R., &amp; Sandler, L. (2000). Phoenix Early Head Start: Twelve family stories. Final chapter. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV095235</t>
   </si>
   <si>
     <t>Hefyan, M., Goldberg, M., &amp; Swinth, E. (2023). Changes in home visiting since the start of the pandemic: Lessons from the Child First Program. MDRC. https://www.mdrc.org/sites/default/files/ChildFirstImplementationBrief_…  </t>
   </si>
   <si>
+    <t>Child First</t>
+  </si>
+  <si>
     <t>WWHV089869</t>
   </si>
   <si>
     <t>Heinz, H., &amp; Breidenbach, A. (2020). Connecting families with community supports: A study of best practices and barriers to community referrals in the first born home visiting program. Cradle to Career Policy Institute, University of New Mexico.</t>
   </si>
   <si>
     <t>WWHV094686</t>
   </si>
   <si>
     <t>Henk, J., McEnry, C., &amp; Traube, D. (2022) Engaging families with virtual home visiting during the COVID-19 Pandemic: Innovations in supporting home visitors and building relationships with families [Presentation Poster]. National Research Conference on Early Childhood, Washington D.C, United States.</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
     <t>WWHV095914</t>
   </si>
   <si>
     <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV095920</t>
@@ -1623,92 +1767,98 @@
   <si>
     <t>WWHV095913</t>
   </si>
   <si>
     <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
   </si>
   <si>
     <t>WWHV062552</t>
   </si>
   <si>
     <t>Hurlburt, M., Aarons, G. A., Fettes, D., Willging, C., Gunderson, L., &amp; Chaffin, M. J. (2014). Interagency collaborative team model for capacity building to scale-up evidence-based practice. Children &amp; Youth Services Review, 39, 160–168.</t>
   </si>
   <si>
     <t>WWHV095912</t>
   </si>
   <si>
     <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
+    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
+  </si>
+  <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV039019</t>
   </si>
   <si>
     <t>Ingoldsby, E., Baca, P., McClatchey, M., Luckey, D., Ramsey, M., Loch, J., Lewis, J., Blackaby, T., Petrini, M., Smith, B., McHale, M., Perhacs, M., &amp; Olds, D. (2013). Quasi-experimental pilot study of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 14(6), 525-534.</t>
   </si>
   <si>
     <t>WWHV094868</t>
   </si>
   <si>
     <t>Institute for Families in Society. (2021). South Carolina First Steps to School Readiness Parents as Teachers External Evaluation FY16-17 to FY18-19. University of South Carolina, Pacific Research &amp; Evaluation. https://www.scfirststeps.org/media/02ahuo5m/full-report-south_carolina_…</t>
   </si>
   <si>
     <t>WWHV065169</t>
   </si>
   <si>
     <t>Iruka, I. U., Brown, D., Jerald, J., &amp; Blitch, K. (2018). Early Steps to School Success (ESSS): Examining pathways linking home visiting and language outcomes. Child &amp; Youth Care Forum, 47(2), 283–301.</t>
   </si>
   <si>
+    <t>Early Steps to School Success™-Home Visiting</t>
+  </si>
+  <si>
     <t>WWHV003889</t>
   </si>
   <si>
     <t>Ispa, J., Sharp, E., Brookes, S., Wolfenstein, M., Thornburg, K., Fine, M., et al. (2000, June). Mother and home visitor personality characteristics, the mother-home-visitor relationship, and home visit intensity. Paper presented at Head Start National Research Conference, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV078982</t>
   </si>
   <si>
     <t>Izumi, B. T., Eckhardt, C. L., Wilson, D. P., &amp; Cahill, J. (2016). A cooking intervention to increase vegetable consumption by parents with children enrolled in an Early Head Start home visiting program: A pilot study in Portland, Oregon, 2013-2014. Preventing Chronic Disease, 13, E174. https://doi.org/10.5888/pcd13.160259</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV071678</t>
   </si>
   <si>
     <t>Jack, S. M., Ford-Gilboe, M., Davidov, D., MacMillan, H. L., O’Brien, R., Gasbarro, M., … McNaughton, D. (2017). Identification and assessment of intimate partner violence in nurse home visitation. Journal of Clinical Nursing, 26(15–16), 2215–2228.</t>
   </si>
   <si>
     <t>WWHV014507</t>
@@ -1719,110 +1869,119 @@
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV043936</t>
   </si>
   <si>
     <t>Jacob-Files, E., Rdesinski, R., Storey, M., Gipson, T., Cohen, D. J., Olds, D., &amp; Melnick, A. (2014). Should home-based contraceptive dispensing become a routine part of public health nurse practice? Review of nurse perceptions. Public Health Nursing, 32(6), 702-710.</t>
   </si>
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV004037</t>
   </si>
   <si>
     <t>Jarrett, M. H., Katz, K. S., Sharps, P., Schneider, S., &amp; Diamond, L. T. (1998). Pride in Parenting training program: A curriculum for training lay home visitors. Infants &amp; Young Children: An Interdisciplinary Journal of Special Care Practices, 11(1), 61–72.</t>
   </si>
   <si>
+    <t>Pride in Parenting (PIP)</t>
+  </si>
+  <si>
     <t>WWHV067103</t>
   </si>
   <si>
     <t>Jeon, S., Choi, J. Y., Horm, D. M., &amp; Castle, S. (2018). Early Head Start dosage: The role of parent-caregiver relationships and family involvement. Children and Youth Services Review, 93, 291–300. https://doi.org/10.1016/j.childyouth.2018.07.032</t>
   </si>
   <si>
     <t>WWHV029482</t>
   </si>
   <si>
     <t>Jeon, H., Peterson, C., &amp; DeCoster, J. (2013). Parent-child interaction, task-oriented regulation, and cognitive development in toddlers facing developmental risks. Journal of Applied Developmental Psychology, 34(6): 257-267. https://doi.org/10.1016/j.appdev.2013.08.002</t>
   </si>
   <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV027271</t>
   </si>
   <si>
     <t>Johnson, R. L., Willeke, M. J., &amp; Steiner, D. J. (1998). Stakeholder collaboration in the design and implementation of a family literacy portfolio assessment. American Journal of Evaluation, 19(3), 339–353.</t>
   </si>
   <si>
+    <t>Even Start-Home Visiting (Birth to Age 5)</t>
+  </si>
+  <si>
     <t>WWHV003737</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Anderson, M. L., Tyll, L. T., &amp; Thompson, R. S.  (2006). Healthy Steps in an integrated delivery system: Child and parent  outcomes at 30 months. Archives of  Pediatrics &amp; Adolescent Medicine, 160(8), 793–800.</t>
   </si>
   <si>
     <t>WWHV016714</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Tyll, L. T., Barlow, W. E., &amp; Thompson, R. S.  (2004). Expanding developmental and behavioral services for newborns in primary  care: Effects on parental well-being, practice, and satisfaction. American Journal of Preventative Medicine,  26(4), 356–366.</t>
   </si>
   <si>
     <t>WWHV087395</t>
   </si>
   <si>
     <t>Jones, A. M., Carter-Harris, L., Stiffler, D., Macy, J. T., Staten, L. K., &amp; Shieh, C. (2020). Smoking status and symptoms of depression during and after pregnancy among low-income women. Journal of Obstetric, Gynecologic &amp; Neonatal Nursing, 49(4), 361–372. https://doi.org/10.1016/j.jogn.2020.05.006</t>
   </si>
   <si>
     <t>WWHV065022</t>
   </si>
   <si>
     <t>Jonson-Reid, M., Drake, B., Constantino, J. N., Tandon, M., Pons, L., Kohl, P., Roesch, S., Wideman, E., Dunnigan, A., &amp; Auslander, W. (2018). A randomized trial of home visitation for CPS-involved families: The moderating impact of maternal depression and CPS history. Child Maltreatment, 23(3), 281–293. https://doi.org/10.1177/1077559517751671</t>
   </si>
   <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
+    <t>Nurses for Newborns®</t>
+  </si>
+  <si>
     <t>WWHV094462</t>
   </si>
   <si>
     <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
   </si>
   <si>
     <t>WWHV027965</t>
   </si>
   <si>
     <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV094357</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Variations in sustained home visiting care for mothers and children experiencing adversity. Public Health Nursing, 39(1), 71–81.</t>
   </si>
   <si>
     <t>WWHV094842</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Does customised care improve satisfaction and positively enable parents in sustained home visiting for mothers and children experiencing adversity?. BMC Health Services Research, 22(1), 1361.</t>
   </si>
   <si>
     <t>WWHV003905</t>
@@ -1849,50 +2008,53 @@
     <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50–58.</t>
   </si>
   <si>
     <t>WWHV095864</t>
   </si>
   <si>
     <t>Kash, B., Tan, D., Tittle, K., &amp; Tomaszewski, L. (2016). The pediatric medical home: What do evidence-based models look like? The American Journal of Accountable Care, 4(2).</t>
   </si>
   <si>
     <t>WWHV016104</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., &amp; McGuigan, W. (2001). Oregon Healthy Start 1999-2000. Status report. Corvallis, OR: Oregon State University Family Policy Program.</t>
   </si>
   <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
+  </si>
+  <si>
+    <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV005553</t>
   </si>
   <si>
     <t>Keith, P. B., &amp; Fortune, J. C. (1993, April). Establishing rural Even Start programs: Lessons learned from a demonstration project. Paper presented at the annual meeting of the American Educational Research Association, Atlanta, GA.</t>
   </si>
   <si>
     <t>WWHV014436</t>
   </si>
   <si>
     <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
   </si>
   <si>
     <t>WWHV045879</t>
   </si>
   <si>
     <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
   </si>
   <si>
     <t>WWHV045942</t>
   </si>
   <si>
     <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
   </si>
@@ -2038,68 +2200,74 @@
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV082528</t>
   </si>
   <si>
     <t>Knutsen, S. M. (2018). The effect of book provision on family shared reading patterns among women participating in the Nurse-Family Partnership [Doctoral dissertation, Seattle Pacific University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/effect-book-provision-on-…</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
+    <t>Early Intervention Program for Adolescent Mothers</t>
+  </si>
+  <si>
     <t>WWHV003826</t>
   </si>
   <si>
     <t>Korfmacher, J., Kitzman, H., &amp; Olds, D. (1998). Intervention processes as predictors of outcomes in a preventive home-visitation program. Journal of Community Psychology, 26(1), 49-64.</t>
   </si>
   <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
     <t>WWHV004246</t>
   </si>
   <si>
     <t>Krieger, J. K., Takaro, T. K., Allen, C., Song, L., Weaver, M., Chai, S., et. al. (2002). The Seattle-King County Healthy Homes project: Implementation of a comprehensive approach to improving indoor environmental quality for low-income children with asthma. Environmental Health Perspectives, 110, 311-322.</t>
   </si>
   <si>
+    <t>Seattle-King County Healthy Homes Project</t>
+  </si>
+  <si>
     <t>WWHV031640</t>
   </si>
   <si>
     <t>Krysik, J., Lecroy, C. W., &amp; Ashford, J. B. (2008). Participants' perceptions of healthy families: A home visitation program to prevent child abuse and neglect. Children and Youth Services Review 30(1), 45-61. doi:10.1037/0003-066x.47.9.1102 10.1016/j.childyouth.2007.06.004</t>
   </si>
   <si>
     <t>WWHV088672</t>
   </si>
   <si>
     <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
   </si>
   <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV087236</t>
@@ -2122,50 +2290,53 @@
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV064545</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2011, November 28). The effects of a responsive parenting intervention on parent–child interactions during shared book reading. Developmental Psychology. Advance online publication.</t>
   </si>
   <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
     <t>WWHV060445</t>
   </si>
   <si>
     <t>Landry, S. H., Zucker, T. A., Williams, J. M., Merz, E. C., Guttentag, C. L., &amp; Taylor, H. B. (2017). Improving school readiness of high-risk preschoolers: Combining high quality instructional strategies with responsive training for teachers and parents. Early Childhood Research Quarterly, 40, 38–51.</t>
   </si>
   <si>
     <t>WWHV079162</t>
   </si>
   <si>
     <t>Lane, V. J. (2005). Emotional labor in early intervention [Doctoral dissertation, University of Missouri—Columbia]. https://www.proquest.com/dissertations-theses/emotional-labor-early-int…</t>
   </si>
   <si>
     <t>WWHV033983</t>
   </si>
   <si>
     <t>Lane, V. (2011). The emotional labor of Early Head Start home visiting. Zero to Three, 32(1), 30–36.</t>
   </si>
   <si>
     <t>WWHV040783</t>
   </si>
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV062407</t>
@@ -2212,56 +2383,50 @@
   <si>
     <t>WWHV014679</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2008). Healthy Families Arizona evaluation report 2008. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV073831</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2018). Parents as Teachers home visiting intervention: a quasi-experimental evaluation of academic outcomes, school behavior, and parenting skills. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV094687</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associations, Inc. (2022). Impact of the COVID-19 pandemic and virtual service delivery on Parents as Teachers families and parent educators. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV095819</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2024). Parents as Teachers Randomized Control Trial in Arizona: 6- and 12-Month Outcomes Report. Tucson, AZ. https://www.lecroymilligan.com/_files/ugd/4d0a9d_3729c8f41ef34a2d9dfeb8…</t>
   </si>
   <si>
-    <t>WWHV095820</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV004331</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV073834</t>
   </si>
   <si>
     <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
   </si>
   <si>
     <t>WWHV003349</t>
@@ -2396,53 +2561,50 @@
     <t>Lorber, M. F., Olds, D. L., &amp; Donelan-McCall, N. (2019). The impact of a preventive intervention on persistent, cross-situational early onset externalizing problems. Prevention Science, 20(5), 684–694. https://doi.org/10.1007/s11121-018-0973-7</t>
   </si>
   <si>
     <t>WWHV027227</t>
   </si>
   <si>
     <t>Love, C. T., &amp; Others, A. (1991). Family-centered learning: An Even Start project. Illinois Teacher of Home Economics, 34(5), 173–177.</t>
   </si>
   <si>
     <t>WWHV064987</t>
   </si>
   <si>
     <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>WWHV094438</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
   </si>
@@ -2528,56 +2690,50 @@
     <t>WWHV073859</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., Whittaker, J., Rubin, D. M., &amp; Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22, 79-91. https://doi.org/10.1007/s10995-018-2530-1
  </t>
   </si>
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV003812</t>
   </si>
   <si>
     <t>McAllister, C. L., &amp; Thomas, T. (2007). Infant mental health and family support: Contributions of Early Head Start to an integrated model for community-based early childhood programs. Infant Mental Health Journal, 28(2), 192–215. doi:10.1002/imhj.20129</t>
   </si>
   <si>
-    <t>WWHV095829</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV091005</t>
   </si>
   <si>
     <t>McConnell, M. A., Zhou, R. A., Martin, M. W., Gourevitch, R. A., Steenland, M., Bates, M. A., Zera, C., Hacker, M., Chien, A., &amp; Baicker, K. (2020). Protocol for a randomized controlled trial evaluating the impact of the Nurse-Family Partnership's home visiting program in South Carolina on maternal and child health outcomes. Trials, 21, 1–21. https://doi.org/10.1186/s13063-020-04916-9</t>
   </si>
   <si>
     <t>WWHV014577</t>
   </si>
   <si>
     <t>McCurdy, K., Daro, D., Anisfeld, E., Katzev, A., Keim, A., LeCroy, C., et al. (2006). Understanding maternal intentions to engage in home visiting programs. Children and Youth Services Review, 28(10), 1195–1212.</t>
   </si>
   <si>
     <t>WWHV065716</t>
   </si>
   <si>
     <t>McGinnis, S., Lee, E., Kirkland, K., Smith, C., Miranda-Julian, C., &amp; Greene, R. (2018). Engaging at-risk fathers in home visiting services: Effects on program retention and father involvement. Child and Adolescent Social Work Journal, 36, 189–200. https://doi.org/10.1007/s10560-018-0562-4</t>
   </si>
   <si>
     <t>WWHV087245</t>
@@ -2600,50 +2756,53 @@
   <si>
     <t>WWHV016442</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Hughart, N., Minkovitz, C. S., Scharfstein, D., Marks, E., et al. (2004). Developmental services in primary care for low-income children: Clinicians' perceptions of the Healthy Steps for Young Children Program. Journal of Urban Health, 81(2), 206–221.</t>
   </si>
   <si>
     <t>WWHV041324</t>
   </si>
   <si>
     <t>McMillin, S. E. (2013). Transferring training to evidence-based practice in home visitation. ProQuest Dissertations and Theses, 3568405.</t>
   </si>
   <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
+    <t>Maternal Infant Health Program (MIHP)</t>
+  </si>
+  <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095922</t>
   </si>
   <si>
     <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
   </si>
   <si>
     <t>WWHV091029</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 1.] Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV094394</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 1.] Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095221</t>
@@ -3128,92 +3287,98 @@
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV081393</t>
   </si>
   <si>
     <t>Plastow, L. (2013). Implementing maternal early childhood sustained home visiting in Essex. Journal of Health Visiting, 1(2), 96–103.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
+  </si>
+  <si>
     <t>WWHV062489</t>
   </si>
   <si>
     <t>Potter, S. E. (2017). Quality home visitor-family relationship: Action research strategies that enhance a Healthy Families America program in California. (D.P.H., Capella University). ProQuest Dissertations and Theses. (1873501847)</t>
   </si>
   <si>
     <t>WWHV036988</t>
   </si>
   <si>
     <t>Praat, A., Davie, S., &amp; McGray, S. (2010). Parents as First Teachers evaluation: Phase I report. New Zealand.</t>
   </si>
   <si>
     <t>WWHV095824</t>
   </si>
   <si>
     <t>Raby, K. L., Bernard, K., Gordon, M. K., &amp; Dozier, M. (2020). Enhancing diurnal cortisol regulation among young children adopted internationally. Development and Psychopathology, 32(5), 1657-1668.</t>
   </si>
   <si>
     <t>WWHV073807</t>
   </si>
   <si>
     <t>Raby, K. L., Freedman, E., Yarger, H. A., Lind, T., &amp; Dozier, M. (2018). Enhancing the language development of toddlers in foster care by promoting foster parents' sensitivity: Results from a randomized controlled trial. Developmental Science, https://doi.org/10.1111/desc.12753.</t>
   </si>
   <si>
     <t>WWHV089834</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095889</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV038490</t>
   </si>
   <si>
     <t>Radcliffe, J. (2012). Predictors of maternal involvement in the MOM program randomized controlled home visiting program: Demographic and implementation factors. Final report to the Pew Home Visiting Campaign of the Pew Center on the States. Washington, DC: Pew Center on the States.</t>
   </si>
   <si>
+    <t>MOM Program</t>
+  </si>
+  <si>
     <t>WWHV062202</t>
   </si>
   <si>
     <t>Raikes, H., Chazan-Cohen, R., &amp; Jones Harden, B. (2018). Early Steps to School Success: Summary of preliminary evaluation results, January 2018. Report submitted to HomVEE in January 2018.</t>
   </si>
   <si>
     <t>WWHV073817</t>
   </si>
   <si>
     <t>Raikes, H., Jones Harden, B., Chazan-Cohen, R., Nord, J., Deming, J., Esteraich, J., &amp; Drouin Duncan, A. (2018). Early Steps to School Success program evaluation: A rural community-wide approach. Unpublished manuscript submitted to HomVEE in January 2019.</t>
   </si>
   <si>
     <t>WWHV078906</t>
   </si>
   <si>
     <t>Raikes, H. H., &amp; Love, J. M. (2002). Early Head Start: A dynamic new program for infants and toddlers and their families. Infant Mental Health Journal, 23(1), 1–13. https://doi.org/10.1002/imhj.10000</t>
   </si>
   <si>
     <t>WWHV014481</t>
   </si>
   <si>
     <t>Raikes, H., Roggman, L., Peterson, C.,  Constantine, J., Brooks-Gunn, J., &amp; Chazan-Cohen, R. (2003). Theories of  change and outcomes in Early Head Start home-based programs. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV046261</t>
@@ -3506,50 +3671,53 @@
   <si>
     <t>WWHV095089</t>
   </si>
   <si>
     <t>Shin, S.H. &amp; Choi, C. (2023). Improving birth outcomes among low-income families: The effect of a home visiting intervention. Clinical Pediatrics, 62(11), 1375–1379. https://doi:10.1177/00099228231158367</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV027126</t>
   </si>
   <si>
     <t>Silva, J. J. (2008). Parental participation: A descriptive study of approaches and involvement strategies in early childhood education by home educators in the Family Connections program. (Alliant International University, Fresno; 1435 Advisor: Xuanning Fu). Dissertation Abstracts International, 69 (09A), 260-3416. (AAI3329913)</t>
   </si>
   <si>
+    <t>Family Connections (Birth to Age 5)</t>
+  </si>
+  <si>
     <t>WWHV058128</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Moore, K. J., Shaw, D. S., &amp; Wilson, M. N. (2013). Effects of video feedback on early coercive parent–child interactions: The intervening role of caregivers’ relational schemas. Journal of Clinical Child &amp; Adolescent Psychology, 42(3), 405–417.</t>
   </si>
   <si>
     <t>WWHV058208</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2013). Indirect effects of fidelity to the family check-up on changes in parenting and early childhood problem behaviors. Journal of Consulting and Clinical Psychology, 81(6), 962.</t>
   </si>
   <si>
     <t>WWHV081939</t>
   </si>
   <si>
     <t>Smith, J. D., Rudo–Stern, J., Dishion, T. J., Stormshak, E. A., Montag, S., Brown, K., ... &amp; Wilson, M. N. (2019). Effectiveness and efficiency of observationally assessing fidelity to a family–centered child intervention: A quasi–experimental study. Journal of Clinical Child &amp; Adolescent Psychology, 48(1), 16–28.</t>
   </si>
   <si>
     <t>WWHV087562</t>
   </si>
   <si>
     <t>Smith, J. D., Wakschlag, L., Krogh-Jespersen, S., Walkup, J. T., Wilson, M. N., Dishion, T. J., &amp; Shaw, D. S. (2019). Dysregulated irritability as a window on young children's psychiatric risk: Transdiagnostic effects via the Family Check-Up. Development and Psychopathology, 31(5), 1887–1899.</t>
   </si>
   <si>
     <t>WWHV065004</t>
@@ -3642,50 +3810,53 @@
     <t>Tabak, R. G., Morshed, A. B., Schwarz, C. D., &amp; Haire-Joshu, D. (2018). Impact of a healthy weight intervention embedded within a national home visiting program on the home food environment: Obesity Facts. [Conference presentation]. 25th European Congress on Obesity, ECO 2018, Austria, 201811, 264–264.</t>
   </si>
   <si>
     <t>WWHV072943</t>
   </si>
   <si>
     <t>Tabak, R. G., Schwarz, C. D., Carter, E., &amp; Haire-Joshu, D. (2018). Context for implementing a gestational weight gain program nationally. Health Behavior &amp; Policy Review, 5(5), 77–89.</t>
   </si>
   <si>
     <t>WWHV091444</t>
   </si>
   <si>
     <t>Tabak, R. G., Schwarz, C. D., Kemner, A., Johnston, S., Aramburu, A., &amp; Haire-Joshu, D. (2021). Social determinants of health discussed with mothers during personal visits before and during the COVID-19 pandemic. Health Equity, 5(1), 536–544. https://doi.org/10.1089/heq.2020.0140</t>
   </si>
   <si>
     <t>WWHV016737</t>
   </si>
   <si>
     <t>Taban, N., &amp; Lutzker, J. R. (2001). Consumer evaluation of an ecobehavioral program for prevention and intervention of child maltreatment. Journal of Family Violence, 16(3), 323–330.</t>
   </si>
   <si>
     <t>WWHV028736</t>
   </si>
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Watson, L. F., Gold, L., &amp; Lumley, J. A. (2011). Mothers’ AdvocateS in the community (MOSAIC)- non-professional mentor support to reduce intimate partner violence and depression in mothers: A cluster randomized trial in primary care. BMC Public Health, 11(178).</t>
+  </si>
+  <si>
+    <t>Mothers’ Advocates in the Community (MOSAIC)</t>
   </si>
   <si>
     <t>WWHV003719</t>
   </si>
   <si>
     <t>Tandon, S., Parillo, K., Jenkins, C., &amp; Duggan, A. (2005). Formative evaluation of home visitors' role in addressing poor mental health, domestic violence, and substance abuse among low-income pregnant and parenting women. Maternal and Child Health Journal, 9(3), 273–283.</t>
   </si>
   <si>
     <t>WWHV003660</t>
   </si>
   <si>
     <t>Tandon, S. D., Parillo, K., Mercer, C., Keefer, M., &amp; Duggan, A. K. (2008). Engagement in paraprofessional home visitation: Familie' reasons for enrollment and program response to identified reasons. Women's Health Issues, 18(2), 118-129. doi:10.1016/j.whi.2007.10.005</t>
   </si>
   <si>
     <t>WWHV065817</t>
   </si>
   <si>
     <t>Tandon, S., Ward, E., Hamil, J., Jimenez, C., &amp; Carter, M. (2018). Perinatal depression prevention through home visitation: A cluster randomized trial of mothers and babies 1-on-1. Journal of Behavioral Medicine, 1–12.</t>
   </si>
   <si>
     <t>WWHV095103</t>
   </si>
   <si>
     <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
@@ -4499,9156 +4670,11639 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E682"/>
+  <dimension ref="A1:E681"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E682"/>
+      <selection activeCell="A1" sqref="A1:E681"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E42" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E47" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E48" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E50" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E54" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>116</v>
+        <v>139</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E58" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E59" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>153</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E61" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E62" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>157</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E63" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>159</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E64" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="E65" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>141</v>
+        <v>164</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E66" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="D67" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="D68" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>171</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E69" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>148</v>
+        <v>173</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+        <v>174</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E70" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>177</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="D73" s="1"/>
+        <v>181</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E74" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="D75" s="1"/>
+        <v>185</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E75" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="D76" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>162</v>
+        <v>188</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>189</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>164</v>
+        <v>190</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="D78" s="1"/>
+        <v>191</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E78" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="D79" s="1"/>
+        <v>194</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E79" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="D80" s="1"/>
+        <v>196</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E80" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="D81" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="D82" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E82" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-      <c r="D83" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="D84" s="1"/>
+        <v>205</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E84" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>178</v>
+        <v>206</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="D85" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E85" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>180</v>
+        <v>208</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="D86" s="1"/>
+        <v>209</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E86" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>182</v>
+        <v>210</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="D87" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-      <c r="D88" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>186</v>
+        <v>215</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-      <c r="D89" s="1"/>
+        <v>216</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="D90" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="D91" s="1"/>
+        <v>220</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E91" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="D92" s="1"/>
+        <v>223</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="D93" s="1"/>
+        <v>225</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="D94" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E94" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="D95" s="1"/>
+        <v>229</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E95" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="D96" s="1"/>
+        <v>231</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E96" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>202</v>
+        <v>233</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="D97" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E97" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="D98" s="1"/>
+        <v>236</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E98" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="D99" s="1"/>
+        <v>238</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E99" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>208</v>
+        <v>240</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-      <c r="D100" s="1"/>
+        <v>241</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>211</v>
+        <v>243</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>212</v>
+        <v>244</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E101" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>213</v>
+        <v>245</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="D102" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E102" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>215</v>
+        <v>247</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="D103" s="1"/>
+        <v>248</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>217</v>
+        <v>249</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-      <c r="D104" s="1"/>
+        <v>250</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E104" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
-        <v>219</v>
+        <v>251</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="D105" s="1"/>
+        <v>252</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>221</v>
+        <v>253</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-      <c r="D106" s="1"/>
+        <v>254</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E106" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>223</v>
+        <v>256</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="D107" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E107" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>225</v>
+        <v>258</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="D108" s="1"/>
+        <v>259</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E108" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>227</v>
+        <v>260</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E109" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>229</v>
+        <v>262</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="D110" s="1"/>
+        <v>263</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>231</v>
+        <v>264</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-      <c r="D111" s="1"/>
+        <v>265</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E111" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>233</v>
+        <v>267</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>234</v>
+        <v>268</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>212</v>
+        <v>244</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E112" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>235</v>
+        <v>269</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="D113" s="1"/>
+        <v>270</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>237</v>
+        <v>271</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-      <c r="D114" s="1"/>
+        <v>272</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-      <c r="D115" s="1"/>
+        <v>275</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="D116" s="1"/>
+        <v>277</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-      <c r="D117" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E117" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
-        <v>245</v>
+        <v>281</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>246</v>
+        <v>282</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>247</v>
+        <v>17</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="E118" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-      <c r="D119" s="1"/>
+        <v>284</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E119" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>250</v>
+        <v>285</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-      <c r="D120" s="1"/>
+        <v>286</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
-        <v>252</v>
+        <v>287</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-      <c r="D121" s="1"/>
+        <v>288</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
-        <v>254</v>
+        <v>289</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-      <c r="D122" s="1"/>
+        <v>290</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E122" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
-        <v>256</v>
+        <v>291</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-      <c r="D123" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E123" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-      <c r="D124" s="1"/>
+        <v>294</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E124" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>260</v>
+        <v>296</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-      <c r="D125" s="1"/>
+        <v>297</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E125" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
-        <v>262</v>
+        <v>299</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="D126" s="1"/>
+        <v>300</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>264</v>
+        <v>301</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="D127" s="1"/>
+        <v>302</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>266</v>
+        <v>303</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-      <c r="D128" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E128" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>268</v>
+        <v>305</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-      <c r="D129" s="1"/>
+        <v>306</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E129" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-      <c r="D130" s="1"/>
+        <v>308</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E130" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
-        <v>272</v>
+        <v>309</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-      <c r="D131" s="1"/>
+        <v>310</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E131" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>274</v>
+        <v>311</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-      <c r="D132" s="1"/>
+        <v>312</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E132" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
-        <v>276</v>
+        <v>313</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-      <c r="D133" s="1"/>
+        <v>314</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E133" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
-        <v>278</v>
+        <v>315</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="D134" s="1"/>
+        <v>316</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E134" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
-        <v>280</v>
+        <v>317</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-      <c r="D135" s="1"/>
+        <v>318</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E135" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>282</v>
+        <v>319</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-      <c r="D136" s="1"/>
+        <v>320</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E136" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-      <c r="D137" s="1"/>
+        <v>322</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E137" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>286</v>
+        <v>323</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-      <c r="D138" s="1"/>
+        <v>324</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>288</v>
+        <v>325</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="D139" s="1"/>
+        <v>326</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E139" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>290</v>
+        <v>327</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-      <c r="D140" s="1"/>
+        <v>328</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>292</v>
+        <v>329</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-      <c r="D141" s="1"/>
+        <v>330</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>294</v>
+        <v>331</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-      <c r="D142" s="1"/>
+        <v>332</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>296</v>
+        <v>333</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-      <c r="D143" s="1"/>
+        <v>334</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E143" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>298</v>
+        <v>335</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-      <c r="D144" s="1"/>
+        <v>336</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E144" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-      <c r="D145" s="1"/>
+        <v>338</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
-        <v>302</v>
+        <v>340</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-      <c r="D146" s="1"/>
+        <v>341</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="D147" s="1"/>
+        <v>343</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
-        <v>306</v>
+        <v>344</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="D148" s="1"/>
+        <v>345</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
-        <v>308</v>
+        <v>347</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>309</v>
+        <v>348</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>310</v>
+        <v>214</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E149" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
-        <v>311</v>
+        <v>349</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>312</v>
+        <v>350</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>310</v>
+        <v>214</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E150" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
-        <v>313</v>
+        <v>351</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-      <c r="D151" s="1"/>
+        <v>352</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E151" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
-        <v>315</v>
+        <v>353</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-      <c r="D152" s="1"/>
+        <v>354</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E152" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
-        <v>317</v>
+        <v>355</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-      <c r="D153" s="1"/>
+        <v>356</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
-        <v>319</v>
+        <v>357</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-      <c r="D154" s="1"/>
+        <v>358</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
-        <v>321</v>
+        <v>359</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-      <c r="D155" s="1"/>
+        <v>360</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
-        <v>323</v>
+        <v>361</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-      <c r="D156" s="1"/>
+        <v>362</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E156" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
-        <v>325</v>
+        <v>363</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-      <c r="D157" s="1"/>
+        <v>364</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
-        <v>327</v>
+        <v>365</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-      <c r="D158" s="1"/>
+        <v>366</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E158" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
-        <v>329</v>
+        <v>367</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-      <c r="D159" s="1"/>
+        <v>368</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E159" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
-        <v>331</v>
+        <v>369</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-      <c r="D160" s="1"/>
+        <v>370</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
-        <v>333</v>
+        <v>371</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-      <c r="D161" s="1"/>
+        <v>372</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
-        <v>335</v>
+        <v>373</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-      <c r="D162" s="1"/>
+        <v>374</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E162" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
-        <v>337</v>
+        <v>375</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-      <c r="D163" s="1"/>
+        <v>376</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E163" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
-        <v>339</v>
+        <v>377</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-      <c r="D164" s="1"/>
+        <v>378</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E164" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
-        <v>341</v>
+        <v>379</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-      <c r="D165" s="1"/>
+        <v>380</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
-        <v>343</v>
+        <v>381</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="D166" s="1"/>
+        <v>382</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E166" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-      <c r="D167" s="1"/>
+        <v>385</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E167" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-      <c r="D168" s="1"/>
+        <v>387</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E168" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-      <c r="D169" s="1"/>
+        <v>389</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
-        <v>351</v>
+        <v>390</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-      <c r="D170" s="1"/>
+        <v>391</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E170" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
-        <v>353</v>
+        <v>392</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-      <c r="D171" s="1"/>
+        <v>393</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E171" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
-        <v>355</v>
+        <v>394</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-      <c r="D172" s="1"/>
+        <v>395</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
-        <v>357</v>
+        <v>396</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-      <c r="D173" s="1"/>
+        <v>397</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
-        <v>359</v>
+        <v>398</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-      <c r="D174" s="1"/>
+        <v>399</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
-        <v>361</v>
+        <v>400</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-      <c r="D175" s="1"/>
+        <v>401</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E175" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
-        <v>363</v>
+        <v>402</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="D176" s="1"/>
+        <v>403</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E176" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
-        <v>365</v>
+        <v>404</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-      <c r="D177" s="1"/>
+        <v>405</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E177" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
-        <v>367</v>
+        <v>406</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-      <c r="D178" s="1"/>
+        <v>407</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E178" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
-        <v>369</v>
+        <v>408</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-      <c r="D179" s="1"/>
+        <v>409</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E179" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
-        <v>371</v>
+        <v>410</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-      <c r="D180" s="1"/>
+        <v>411</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E180" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
-        <v>373</v>
+        <v>412</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-      <c r="D181" s="1"/>
+        <v>413</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E181" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-      <c r="D182" s="1"/>
+        <v>415</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E182" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
-        <v>377</v>
+        <v>417</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-      <c r="D183" s="1"/>
+        <v>418</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E183" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
-        <v>379</v>
+        <v>419</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-      <c r="D184" s="1"/>
+        <v>420</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
-        <v>381</v>
+        <v>421</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-      <c r="D185" s="1"/>
+        <v>422</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
-        <v>383</v>
+        <v>423</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-      <c r="D186" s="1"/>
+        <v>424</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-      <c r="D187" s="1"/>
+        <v>426</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
-        <v>387</v>
+        <v>427</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-      <c r="D188" s="1"/>
+        <v>428</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
-        <v>389</v>
+        <v>429</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-      <c r="D189" s="1"/>
+        <v>430</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
-        <v>391</v>
+        <v>431</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-      <c r="D190" s="1"/>
+        <v>432</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E190" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
-        <v>393</v>
+        <v>433</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-      <c r="D191" s="1"/>
+        <v>434</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E191" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
-        <v>395</v>
+        <v>435</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-      <c r="D192" s="1"/>
+        <v>436</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
-        <v>397</v>
+        <v>437</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-      <c r="D193" s="1"/>
+        <v>438</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E193" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
-        <v>399</v>
+        <v>439</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-      <c r="D194" s="1"/>
+        <v>440</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E194" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
-        <v>401</v>
+        <v>441</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-      <c r="D195" s="1"/>
+        <v>442</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E195" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
-        <v>403</v>
+        <v>443</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-      <c r="D196" s="1"/>
+        <v>444</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E196" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
-        <v>405</v>
+        <v>445</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-      <c r="D197" s="1"/>
+        <v>446</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E197" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
-        <v>407</v>
+        <v>447</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-      <c r="D198" s="1"/>
+        <v>448</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E198" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
-        <v>409</v>
+        <v>449</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-      <c r="D199" s="1"/>
+        <v>450</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E199" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
-        <v>411</v>
+        <v>451</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-      <c r="D200" s="1"/>
+        <v>452</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-      <c r="D201" s="1"/>
+        <v>454</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
-        <v>415</v>
+        <v>455</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-      <c r="D202" s="1"/>
+        <v>456</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E202" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
-        <v>417</v>
+        <v>458</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-      <c r="D203" s="1"/>
+        <v>459</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E203" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
-        <v>419</v>
+        <v>460</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-      <c r="D204" s="1"/>
+        <v>461</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E204" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
-        <v>421</v>
+        <v>463</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-      <c r="D205" s="1"/>
+        <v>464</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
-        <v>423</v>
+        <v>465</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-      <c r="D206" s="1"/>
+        <v>466</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
-        <v>425</v>
+        <v>467</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-      <c r="D207" s="1"/>
+        <v>468</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
-        <v>427</v>
+        <v>469</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-      <c r="D208" s="1"/>
+        <v>470</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E208" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
-        <v>429</v>
+        <v>471</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-      <c r="D209" s="1"/>
+        <v>472</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E209" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
-        <v>431</v>
+        <v>473</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-      <c r="D210" s="1"/>
+        <v>474</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E210" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
-        <v>433</v>
+        <v>475</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-      <c r="D211" s="1"/>
+        <v>476</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E211" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
-        <v>435</v>
+        <v>477</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-      <c r="D212" s="1"/>
+        <v>478</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E212" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
-        <v>437</v>
+        <v>479</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-      <c r="D213" s="1"/>
+        <v>480</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="1" t="s">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-      <c r="D214" s="1"/>
+        <v>482</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E214" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="1" t="s">
-        <v>441</v>
+        <v>483</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-      <c r="D215" s="1"/>
+        <v>484</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E215" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
-        <v>443</v>
+        <v>485</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-      <c r="D216" s="1"/>
+        <v>486</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E216" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
-        <v>445</v>
+        <v>487</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-      <c r="D217" s="1"/>
+        <v>488</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E217" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
-        <v>447</v>
+        <v>489</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-      <c r="D218" s="1"/>
+        <v>490</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E218" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
-        <v>449</v>
+        <v>492</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-      <c r="D219" s="1"/>
+        <v>493</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E219" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
-        <v>451</v>
+        <v>494</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>452</v>
+        <v>495</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E220" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
-        <v>453</v>
+        <v>496</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-      <c r="D221" s="1"/>
+        <v>497</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E221" s="1">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
-        <v>455</v>
+        <v>498</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-      <c r="D222" s="1"/>
+        <v>499</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E222" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
-        <v>457</v>
+        <v>500</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-      <c r="D223" s="1"/>
+        <v>501</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E223" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
-        <v>459</v>
+        <v>502</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-      <c r="D224" s="1"/>
+        <v>503</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E224" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
-        <v>461</v>
+        <v>504</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-      <c r="D225" s="1"/>
+        <v>505</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E225" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
-        <v>463</v>
+        <v>506</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>464</v>
+        <v>507</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>247</v>
+        <v>87</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E226" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
-        <v>465</v>
+        <v>508</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-      <c r="D227" s="1"/>
+        <v>509</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E227" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
-        <v>467</v>
+        <v>510</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-      <c r="D228" s="1"/>
+        <v>511</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E228" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="1" t="s">
-        <v>469</v>
+        <v>512</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>470</v>
+        <v>513</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="E229" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="1" t="s">
-        <v>472</v>
+        <v>514</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-      <c r="D230" s="1"/>
+        <v>515</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E230" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="1" t="s">
-        <v>474</v>
+        <v>517</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-      <c r="D231" s="1"/>
+        <v>518</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E231" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="1" t="s">
-        <v>476</v>
+        <v>519</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-      <c r="D232" s="1"/>
+        <v>520</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E232" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
-        <v>478</v>
+        <v>521</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-      <c r="D233" s="1"/>
+        <v>522</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
-        <v>480</v>
+        <v>524</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-      <c r="D234" s="1"/>
+        <v>525</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-      <c r="D235" s="1"/>
+        <v>528</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-      <c r="D236" s="1"/>
+        <v>530</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="1" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-      <c r="D237" s="1"/>
+        <v>532</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E237" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
-        <v>488</v>
+        <v>533</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-      <c r="D238" s="1"/>
+        <v>534</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E238" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
-        <v>490</v>
+        <v>536</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-      <c r="D239" s="1"/>
+        <v>537</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E239" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
-        <v>492</v>
+        <v>538</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-      <c r="D240" s="1"/>
+        <v>539</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E240" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
-        <v>494</v>
+        <v>540</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>495</v>
+        <v>541</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>247</v>
+        <v>47</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="E241" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
-        <v>496</v>
+        <v>542</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>497</v>
+        <v>543</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>247</v>
+        <v>17</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E242" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="1" t="s">
-        <v>498</v>
+        <v>544</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-      <c r="D243" s="1"/>
+        <v>545</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E243" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
-        <v>500</v>
+        <v>546</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-      <c r="D244" s="1"/>
+        <v>547</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E244" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
-        <v>502</v>
+        <v>548</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-      <c r="D245" s="1"/>
+        <v>549</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E245" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
-        <v>504</v>
+        <v>550</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-      <c r="D246" s="1"/>
+        <v>551</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
-        <v>506</v>
+        <v>552</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-      <c r="D247" s="1"/>
+        <v>553</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
-        <v>508</v>
+        <v>554</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-      <c r="D248" s="1"/>
+        <v>555</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E248" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="1" t="s">
-        <v>510</v>
+        <v>556</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-      <c r="D249" s="1"/>
+        <v>557</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E249" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
-        <v>512</v>
+        <v>558</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-      <c r="D250" s="1"/>
+        <v>559</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
-        <v>514</v>
+        <v>560</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-      <c r="D251" s="1"/>
+        <v>561</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
-        <v>516</v>
+        <v>562</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-      <c r="D252" s="1"/>
+        <v>563</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
-        <v>518</v>
+        <v>564</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-      <c r="D253" s="1"/>
+        <v>565</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E253" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
-        <v>520</v>
+        <v>566</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-      <c r="D254" s="1"/>
+        <v>567</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E254" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
-        <v>522</v>
+        <v>568</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-      <c r="D255" s="1"/>
+        <v>569</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E255" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
-        <v>524</v>
+        <v>570</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-      <c r="D256" s="1"/>
+        <v>571</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E256" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
-        <v>526</v>
+        <v>572</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-      <c r="D257" s="1"/>
+        <v>573</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
-        <v>528</v>
+        <v>574</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>529</v>
+        <v>575</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>212</v>
+        <v>113</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E258" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
-        <v>530</v>
+        <v>576</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-      <c r="D259" s="1"/>
+        <v>577</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E259" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
-        <v>532</v>
+        <v>578</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>533</v>
+        <v>579</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E260" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
-        <v>534</v>
+        <v>580</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-      <c r="D261" s="1"/>
+        <v>581</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E261" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
-        <v>536</v>
+        <v>582</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-      <c r="D262" s="1"/>
+        <v>583</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E262" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
-        <v>538</v>
+        <v>585</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>539</v>
+        <v>586</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E263" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
-        <v>540</v>
+        <v>587</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>541</v>
+        <v>588</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E264" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
-        <v>542</v>
+        <v>589</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>543</v>
+        <v>590</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E265" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
-        <v>544</v>
+        <v>591</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-      <c r="D266" s="1"/>
+        <v>592</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E266" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
-        <v>546</v>
+        <v>593</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-      <c r="D267" s="1"/>
+        <v>594</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E267" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
-        <v>548</v>
+        <v>595</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-      <c r="D268" s="1"/>
+        <v>596</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E268" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="1" t="s">
-        <v>550</v>
+        <v>597</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-      <c r="D269" s="1"/>
+        <v>598</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="1" t="s">
-        <v>552</v>
+        <v>600</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-      <c r="D270" s="1"/>
+        <v>601</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E270" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="1" t="s">
-        <v>554</v>
+        <v>602</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-      <c r="D271" s="1"/>
+        <v>603</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E271" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="1" t="s">
-        <v>556</v>
+        <v>604</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-      <c r="D272" s="1"/>
+        <v>605</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="1" t="s">
-        <v>558</v>
+        <v>606</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-      <c r="D273" s="1"/>
+        <v>607</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="1" t="s">
-        <v>560</v>
+        <v>608</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-      <c r="D274" s="1"/>
+        <v>609</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="1" t="s">
-        <v>562</v>
+        <v>610</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-      <c r="D275" s="1"/>
+        <v>611</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="1" t="s">
-        <v>564</v>
+        <v>612</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-      <c r="D276" s="1"/>
+        <v>613</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="1" t="s">
-        <v>566</v>
+        <v>614</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-      <c r="D277" s="1"/>
+        <v>615</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="1" t="s">
-        <v>568</v>
+        <v>616</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-      <c r="D278" s="1"/>
+        <v>617</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E278" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="1" t="s">
-        <v>570</v>
+        <v>619</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-      <c r="D279" s="1"/>
+        <v>620</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E279" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="1" t="s">
-        <v>572</v>
+        <v>621</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-      <c r="D280" s="1"/>
+        <v>622</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E280" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="1" t="s">
-        <v>574</v>
+        <v>623</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-      <c r="D281" s="1"/>
+        <v>624</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E281" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="1" t="s">
-        <v>576</v>
+        <v>625</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-      <c r="D282" s="1"/>
+        <v>626</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="1" t="s">
-        <v>578</v>
+        <v>627</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-      <c r="D283" s="1"/>
+        <v>628</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="1" t="s">
-        <v>580</v>
+        <v>630</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-      <c r="D284" s="1"/>
+        <v>631</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="1" t="s">
-        <v>582</v>
+        <v>632</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-      <c r="D285" s="1"/>
+        <v>633</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E285" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="1" t="s">
-        <v>584</v>
+        <v>634</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-      <c r="D286" s="1"/>
+        <v>635</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E286" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="1" t="s">
-        <v>586</v>
+        <v>636</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-      <c r="D287" s="1"/>
+        <v>637</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E287" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="1" t="s">
-        <v>588</v>
+        <v>638</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-      <c r="D288" s="1"/>
+        <v>639</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E288" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="1" t="s">
-        <v>590</v>
+        <v>641</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-      <c r="D289" s="1"/>
+        <v>642</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E289" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="1" t="s">
-        <v>592</v>
+        <v>643</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-      <c r="D290" s="1"/>
+        <v>644</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E290" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="1" t="s">
-        <v>594</v>
+        <v>645</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-      <c r="D291" s="1"/>
+        <v>646</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E291" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="1" t="s">
-        <v>596</v>
+        <v>647</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-      <c r="D292" s="1"/>
+        <v>648</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E292" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="1" t="s">
-        <v>598</v>
+        <v>649</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-      <c r="D293" s="1"/>
+        <v>650</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E293" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="1" t="s">
-        <v>600</v>
+        <v>651</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-      <c r="D294" s="1"/>
+        <v>652</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E294" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="1" t="s">
-        <v>602</v>
+        <v>653</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-      <c r="D295" s="1"/>
+        <v>654</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E295" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="1" t="s">
-        <v>604</v>
+        <v>655</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-      <c r="D296" s="1"/>
+        <v>656</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E296" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="1" t="s">
-        <v>606</v>
+        <v>657</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-      <c r="D297" s="1"/>
+        <v>658</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E297" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="1" t="s">
-        <v>608</v>
+        <v>659</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-      <c r="D298" s="1"/>
+        <v>660</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="1" t="s">
-        <v>610</v>
+        <v>661</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-      <c r="D299" s="1"/>
+        <v>662</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="1" t="s">
-        <v>612</v>
+        <v>663</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-      <c r="D300" s="1"/>
+        <v>664</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="1" t="s">
-        <v>614</v>
+        <v>666</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>615</v>
+        <v>667</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>90</v>
+        <v>629</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E301" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="1" t="s">
-        <v>616</v>
+        <v>668</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>617</v>
+        <v>669</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E302" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="1" t="s">
-        <v>618</v>
+        <v>670</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>619</v>
+        <v>671</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E303" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="1" t="s">
-        <v>620</v>
+        <v>672</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-      <c r="D304" s="1"/>
+        <v>673</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E304" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="1" t="s">
-        <v>622</v>
+        <v>674</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-      <c r="D305" s="1"/>
+        <v>675</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E305" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="1" t="s">
-        <v>624</v>
+        <v>676</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-      <c r="D306" s="1"/>
+        <v>677</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E306" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="1" t="s">
-        <v>626</v>
+        <v>678</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-      <c r="D307" s="1"/>
+        <v>679</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E307" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="1" t="s">
-        <v>628</v>
+        <v>680</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-      <c r="D308" s="1"/>
+        <v>681</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E308" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="1" t="s">
-        <v>630</v>
+        <v>682</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-      <c r="D309" s="1"/>
+        <v>683</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E309" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="1" t="s">
-        <v>632</v>
+        <v>684</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-      <c r="D310" s="1"/>
+        <v>685</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="1" t="s">
-        <v>634</v>
+        <v>686</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-      <c r="D311" s="1"/>
+        <v>687</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E311" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="1" t="s">
-        <v>636</v>
+        <v>688</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-      <c r="D312" s="1"/>
+        <v>689</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E312" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="1" t="s">
-        <v>638</v>
+        <v>690</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-      <c r="D313" s="1"/>
+        <v>691</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E313" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="1" t="s">
-        <v>640</v>
+        <v>692</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-      <c r="D314" s="1"/>
+        <v>693</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E314" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="1" t="s">
-        <v>642</v>
+        <v>694</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-      <c r="D315" s="1"/>
+        <v>695</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E315" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="1" t="s">
-        <v>644</v>
+        <v>696</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-      <c r="D316" s="1"/>
+        <v>697</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="1" t="s">
-        <v>646</v>
+        <v>698</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-      <c r="D317" s="1"/>
+        <v>699</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="1" t="s">
-        <v>648</v>
+        <v>700</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-      <c r="D318" s="1"/>
+        <v>701</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="1" t="s">
-        <v>650</v>
+        <v>702</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-      <c r="D319" s="1"/>
+        <v>703</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="1" t="s">
-        <v>652</v>
+        <v>704</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-      <c r="D320" s="1"/>
+        <v>705</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E320" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="1" t="s">
-        <v>654</v>
+        <v>706</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-      <c r="D321" s="1"/>
+        <v>707</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E321" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="1" t="s">
-        <v>656</v>
+        <v>708</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-      <c r="D322" s="1"/>
+        <v>709</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E322" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="1" t="s">
-        <v>658</v>
+        <v>710</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-      <c r="D323" s="1"/>
+        <v>711</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E323" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="1" t="s">
-        <v>660</v>
+        <v>712</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-      <c r="D324" s="1"/>
+        <v>713</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E324" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="1" t="s">
-        <v>662</v>
+        <v>714</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-      <c r="D325" s="1"/>
+        <v>715</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E325" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="1" t="s">
-        <v>664</v>
+        <v>716</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-      <c r="D326" s="1"/>
+        <v>717</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E326" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="1" t="s">
-        <v>666</v>
+        <v>718</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-      <c r="D327" s="1"/>
+        <v>719</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E327" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="1" t="s">
-        <v>668</v>
+        <v>720</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-      <c r="D328" s="1"/>
+        <v>721</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E328" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="1" t="s">
-        <v>670</v>
+        <v>722</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-      <c r="D329" s="1"/>
+        <v>723</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E329" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="1" t="s">
-        <v>672</v>
+        <v>724</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-      <c r="D330" s="1"/>
+        <v>725</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E330" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="1" t="s">
-        <v>674</v>
+        <v>726</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-      <c r="D331" s="1"/>
+        <v>727</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="1" t="s">
-        <v>676</v>
+        <v>729</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-      <c r="D332" s="1"/>
+        <v>730</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E332" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="1" t="s">
-        <v>678</v>
+        <v>731</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-      <c r="D333" s="1"/>
+        <v>732</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E333" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="1" t="s">
-        <v>680</v>
+        <v>733</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-      <c r="D334" s="1"/>
+        <v>734</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="1" t="s">
-        <v>682</v>
+        <v>736</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>683</v>
+        <v>737</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E335" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="1" t="s">
-        <v>684</v>
+        <v>738</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-      <c r="D336" s="1"/>
+        <v>739</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E336" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="1" t="s">
-        <v>686</v>
+        <v>740</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-      <c r="D337" s="1"/>
+        <v>741</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E337" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="1" t="s">
-        <v>688</v>
+        <v>742</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-      <c r="D338" s="1"/>
+        <v>743</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E338" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="1" t="s">
-        <v>690</v>
+        <v>744</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-      <c r="D339" s="1"/>
+        <v>745</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E339" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="1" t="s">
-        <v>692</v>
+        <v>746</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-      <c r="D340" s="1"/>
+        <v>747</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E340" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="1" t="s">
-        <v>694</v>
+        <v>748</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-      <c r="D341" s="1"/>
+        <v>749</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E341" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="1" t="s">
-        <v>696</v>
+        <v>750</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-      <c r="D342" s="1"/>
+        <v>751</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="1" t="s">
-        <v>698</v>
+        <v>752</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-      <c r="D343" s="1"/>
+        <v>753</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="1" t="s">
-        <v>700</v>
+        <v>754</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-      <c r="D344" s="1"/>
+        <v>755</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="1" t="s">
-        <v>702</v>
+        <v>756</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-      <c r="D345" s="1"/>
+        <v>757</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>758</v>
+      </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="1" t="s">
-        <v>704</v>
+        <v>759</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-      <c r="D346" s="1"/>
+        <v>760</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E346" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="1" t="s">
-        <v>706</v>
+        <v>761</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-      <c r="D347" s="1"/>
+        <v>762</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E347" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="1" t="s">
-        <v>708</v>
+        <v>763</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-      <c r="D348" s="1"/>
+        <v>764</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E348" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="1" t="s">
-        <v>710</v>
+        <v>765</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-      <c r="D349" s="1"/>
+        <v>766</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="1" t="s">
-        <v>712</v>
+        <v>767</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-      <c r="D350" s="1"/>
+        <v>768</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="1" t="s">
-        <v>714</v>
+        <v>769</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>715</v>
+        <v>770</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E351" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="1" t="s">
-        <v>716</v>
+        <v>771</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-      <c r="D352" s="1"/>
+        <v>772</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E352" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="1" t="s">
-        <v>718</v>
+        <v>773</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-      <c r="D353" s="1"/>
+        <v>774</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="1" t="s">
-        <v>720</v>
+        <v>775</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-      <c r="D354" s="1"/>
+        <v>776</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="1" t="s">
-        <v>722</v>
+        <v>777</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-      <c r="D355" s="1"/>
+        <v>778</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="1" t="s">
-        <v>724</v>
+        <v>779</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-      <c r="D356" s="1"/>
+        <v>780</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="1" t="s">
-        <v>726</v>
+        <v>781</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-      <c r="D357" s="1"/>
+        <v>782</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="1" t="s">
-        <v>728</v>
+        <v>783</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-      <c r="D358" s="1"/>
+        <v>784</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E358" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="1" t="s">
-        <v>730</v>
+        <v>785</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-      <c r="D359" s="1"/>
+        <v>786</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E359" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="1" t="s">
-        <v>732</v>
+        <v>787</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-      <c r="D360" s="1"/>
+        <v>788</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E360" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="1" t="s">
-        <v>734</v>
+        <v>789</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-      <c r="D361" s="1"/>
+        <v>790</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="1" t="s">
-        <v>736</v>
+        <v>791</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-      <c r="D362" s="1"/>
+        <v>792</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E362" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="1" t="s">
-        <v>738</v>
+        <v>793</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-      <c r="D363" s="1"/>
+        <v>794</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E363" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="1" t="s">
-        <v>740</v>
+        <v>795</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-      <c r="D364" s="1"/>
+        <v>796</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="1" t="s">
-        <v>742</v>
+        <v>797</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-      <c r="D365" s="1"/>
+        <v>798</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E365" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="1" t="s">
-        <v>744</v>
+        <v>799</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-      <c r="D366" s="1"/>
+        <v>800</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E366" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="1" t="s">
-        <v>746</v>
+        <v>801</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-      <c r="D367" s="1"/>
+        <v>802</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E367" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="1" t="s">
-        <v>748</v>
+        <v>803</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-      <c r="D368" s="1"/>
+        <v>804</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E368" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="1" t="s">
-        <v>750</v>
+        <v>805</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-      <c r="D369" s="1"/>
+        <v>806</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E369" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="1" t="s">
-        <v>752</v>
+        <v>807</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-      <c r="D370" s="1"/>
+        <v>808</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E370" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="1" t="s">
-        <v>754</v>
+        <v>809</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-      <c r="D371" s="1"/>
+        <v>810</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="1" t="s">
-        <v>756</v>
+        <v>811</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-      <c r="D372" s="1"/>
+        <v>812</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="1" t="s">
-        <v>758</v>
+        <v>813</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-      <c r="D373" s="1"/>
+        <v>814</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="1" t="s">
-        <v>760</v>
+        <v>815</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-      <c r="D374" s="1"/>
+        <v>816</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E374" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="1" t="s">
-        <v>762</v>
+        <v>817</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-      <c r="D375" s="1"/>
+        <v>818</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E375" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="1" t="s">
-        <v>764</v>
+        <v>819</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-      <c r="D376" s="1"/>
+        <v>820</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E376" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="1" t="s">
-        <v>766</v>
+        <v>821</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-      <c r="D377" s="1"/>
+        <v>822</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E377" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="1" t="s">
-        <v>768</v>
+        <v>823</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-      <c r="D378" s="1"/>
+        <v>824</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="1" t="s">
-        <v>770</v>
+        <v>825</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-      <c r="D379" s="1"/>
+        <v>826</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="1" t="s">
-        <v>772</v>
+        <v>827</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-      <c r="D380" s="1"/>
+        <v>828</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E380" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="1" t="s">
-        <v>774</v>
+        <v>829</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-      <c r="D381" s="1"/>
+        <v>830</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E381" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="1" t="s">
-        <v>776</v>
+        <v>831</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-      <c r="D382" s="1"/>
+        <v>832</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E382" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="1" t="s">
-        <v>778</v>
+        <v>833</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-      <c r="D383" s="1"/>
+        <v>834</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E383" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="1" t="s">
-        <v>780</v>
+        <v>835</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-      <c r="D384" s="1"/>
+        <v>836</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="1" t="s">
-        <v>782</v>
+        <v>837</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-      <c r="D385" s="1"/>
+        <v>838</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E385" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="1" t="s">
-        <v>784</v>
+        <v>839</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-      <c r="D386" s="1"/>
+        <v>840</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E386" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="1" t="s">
-        <v>786</v>
+        <v>841</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-      <c r="D387" s="1"/>
+        <v>842</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="1" t="s">
-        <v>788</v>
+        <v>843</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-      <c r="D388" s="1"/>
+        <v>844</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E388" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="1" t="s">
-        <v>790</v>
+        <v>845</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-      <c r="D389" s="1"/>
+        <v>846</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E389" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="1" t="s">
-        <v>792</v>
+        <v>847</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>793</v>
+        <v>848</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>310</v>
+        <v>214</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>794</v>
+        <v>758</v>
       </c>
       <c r="E390" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="1" t="s">
-        <v>795</v>
+        <v>849</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-      <c r="D391" s="1"/>
+        <v>850</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E391" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="1" t="s">
-        <v>797</v>
+        <v>851</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>798</v>
+        <v>852</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>310</v>
+        <v>214</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="E392" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="1" t="s">
-        <v>799</v>
+        <v>853</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-      <c r="D393" s="1"/>
+        <v>854</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E393" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="1" t="s">
-        <v>801</v>
+        <v>855</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-      <c r="D394" s="1"/>
+        <v>856</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E394" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="1" t="s">
-        <v>803</v>
+        <v>857</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-      <c r="D395" s="1"/>
+        <v>858</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="1" t="s">
-        <v>805</v>
+        <v>859</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-      <c r="D396" s="1"/>
+        <v>860</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="1" t="s">
-        <v>807</v>
+        <v>861</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-      <c r="D397" s="1"/>
+        <v>862</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E397" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="1" t="s">
-        <v>809</v>
+        <v>863</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-      <c r="D398" s="1"/>
+        <v>864</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E398" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="1" t="s">
-        <v>811</v>
+        <v>865</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>812</v>
+        <v>866</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E399" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="1" t="s">
-        <v>813</v>
+        <v>867</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-      <c r="D400" s="1"/>
+        <v>868</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E400" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="1" t="s">
-        <v>815</v>
+        <v>869</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-      <c r="D401" s="1"/>
+        <v>870</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="1" t="s">
-        <v>817</v>
+        <v>871</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-      <c r="D402" s="1"/>
+        <v>872</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E402" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="1" t="s">
-        <v>819</v>
+        <v>873</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-      <c r="D403" s="1"/>
+        <v>874</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E403" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="1" t="s">
-        <v>821</v>
+        <v>875</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-      <c r="D404" s="1"/>
+        <v>876</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E404" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="1" t="s">
-        <v>823</v>
+        <v>877</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>824</v>
+        <v>878</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E405" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="1" t="s">
-        <v>825</v>
+        <v>879</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-      <c r="D406" s="1"/>
+        <v>880</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E406" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="1" t="s">
-        <v>827</v>
+        <v>881</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-      <c r="D407" s="1"/>
+        <v>882</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E407" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="1" t="s">
-        <v>829</v>
+        <v>883</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-      <c r="D408" s="1"/>
+        <v>884</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E408" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="1" t="s">
-        <v>831</v>
+        <v>885</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-      <c r="D409" s="1"/>
+        <v>886</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E409" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="1" t="s">
-        <v>833</v>
+        <v>887</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-      <c r="D410" s="1"/>
+        <v>888</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E410" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="1" t="s">
-        <v>835</v>
+        <v>889</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-      <c r="D411" s="1"/>
+        <v>890</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="1" t="s">
-        <v>837</v>
+        <v>891</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-      <c r="D412" s="1"/>
+        <v>892</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E412" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="1" t="s">
-        <v>839</v>
+        <v>893</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-      <c r="D413" s="1"/>
+        <v>894</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E413" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="1" t="s">
-        <v>841</v>
+        <v>895</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-      <c r="D414" s="1"/>
+        <v>896</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E414" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="1" t="s">
-        <v>843</v>
+        <v>897</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-      <c r="D415" s="1"/>
+        <v>898</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="1" t="s">
-        <v>845</v>
+        <v>899</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-      <c r="D416" s="1"/>
+        <v>900</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E416" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="1" t="s">
-        <v>847</v>
+        <v>901</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-      <c r="D417" s="1"/>
+        <v>902</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E417" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="1" t="s">
-        <v>849</v>
+        <v>903</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-      <c r="D418" s="1"/>
+        <v>904</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E418" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="1" t="s">
-        <v>851</v>
+        <v>905</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-      <c r="D419" s="1"/>
+        <v>906</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="1" t="s">
-        <v>853</v>
+        <v>907</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-      <c r="D420" s="1"/>
+        <v>908</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="1" t="s">
-        <v>855</v>
+        <v>909</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-      <c r="D421" s="1"/>
+        <v>910</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="1" t="s">
-        <v>857</v>
+        <v>911</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-      <c r="D422" s="1"/>
+        <v>912</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="1" t="s">
-        <v>859</v>
+        <v>914</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-      <c r="D423" s="1"/>
+        <v>915</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="1" t="s">
-        <v>861</v>
+        <v>916</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-      <c r="D424" s="1"/>
+        <v>917</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E424" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="1" t="s">
-        <v>863</v>
+        <v>918</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>864</v>
+        <v>919</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="E425" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="1" t="s">
-        <v>865</v>
+        <v>920</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-      <c r="D426" s="1"/>
+        <v>921</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E426" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="1" t="s">
-        <v>867</v>
+        <v>922</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-      <c r="D427" s="1"/>
+        <v>923</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E427" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="1" t="s">
-        <v>869</v>
+        <v>924</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-      <c r="D428" s="1"/>
+        <v>925</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E428" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="1" t="s">
-        <v>871</v>
+        <v>926</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-      <c r="D429" s="1"/>
+        <v>927</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E429" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="1" t="s">
-        <v>873</v>
+        <v>928</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-      <c r="D430" s="1"/>
+        <v>929</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E430" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="1" t="s">
-        <v>875</v>
+        <v>930</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-      <c r="D431" s="1"/>
+        <v>931</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E431" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="1" t="s">
-        <v>877</v>
+        <v>932</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-      <c r="D432" s="1"/>
+        <v>933</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E432" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="1" t="s">
-        <v>879</v>
+        <v>934</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-      <c r="D433" s="1"/>
+        <v>935</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E433" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="1" t="s">
-        <v>881</v>
+        <v>936</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-      <c r="D434" s="1"/>
+        <v>937</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E434" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="1" t="s">
-        <v>883</v>
+        <v>938</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-      <c r="D435" s="1"/>
+        <v>939</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E435" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="1" t="s">
-        <v>885</v>
+        <v>940</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-      <c r="D436" s="1"/>
+        <v>941</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E436" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="1" t="s">
-        <v>887</v>
+        <v>942</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-      <c r="D437" s="1"/>
+        <v>943</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E437" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="1" t="s">
-        <v>889</v>
+        <v>944</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-      <c r="D438" s="1"/>
+        <v>945</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E438" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="1" t="s">
-        <v>891</v>
+        <v>946</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-      <c r="D439" s="1"/>
+        <v>947</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E439" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="1" t="s">
-        <v>893</v>
+        <v>948</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>894</v>
+        <v>949</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>212</v>
+        <v>147</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>91</v>
+        <v>758</v>
       </c>
       <c r="E440" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="1" t="s">
-        <v>895</v>
+        <v>950</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-      <c r="D441" s="1"/>
+        <v>951</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E441" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="1" t="s">
-        <v>897</v>
+        <v>952</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-      <c r="D442" s="1"/>
+        <v>953</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E442" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="1" t="s">
-        <v>899</v>
+        <v>954</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-      <c r="D443" s="1"/>
+        <v>955</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E443" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="1" t="s">
-        <v>901</v>
+        <v>956</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>902</v>
+        <v>957</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E444" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="1" t="s">
-        <v>903</v>
+        <v>958</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>904</v>
+        <v>959</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="E445" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="1" t="s">
-        <v>905</v>
+        <v>960</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-      <c r="D446" s="1"/>
+        <v>961</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="1" t="s">
-        <v>907</v>
+        <v>962</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-      <c r="D447" s="1"/>
+        <v>963</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="1" t="s">
-        <v>909</v>
+        <v>964</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-      <c r="D448" s="1"/>
+        <v>965</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E448" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="1" t="s">
-        <v>911</v>
+        <v>966</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>912</v>
+        <v>967</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E449" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="1" t="s">
-        <v>913</v>
+        <v>968</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-      <c r="D450" s="1"/>
+        <v>969</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E450" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="1" t="s">
-        <v>915</v>
+        <v>970</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-      <c r="D451" s="1"/>
+        <v>971</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E451" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="1" t="s">
-        <v>917</v>
+        <v>972</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-      <c r="D452" s="1"/>
+        <v>973</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E452" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="1" t="s">
-        <v>919</v>
+        <v>974</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-      <c r="D453" s="1"/>
+        <v>975</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E453" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="1" t="s">
-        <v>921</v>
+        <v>976</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-      <c r="D454" s="1"/>
+        <v>977</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E454" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="1" t="s">
-        <v>923</v>
+        <v>978</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-      <c r="D455" s="1"/>
+        <v>979</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E455" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="1" t="s">
-        <v>925</v>
+        <v>980</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-      <c r="D456" s="1"/>
+        <v>981</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E456" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="1" t="s">
-        <v>927</v>
+        <v>982</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>928</v>
+        <v>983</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E457" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="1" t="s">
-        <v>929</v>
+        <v>984</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-      <c r="D458" s="1"/>
+        <v>985</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E458" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="1" t="s">
-        <v>931</v>
+        <v>986</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-      <c r="D459" s="1"/>
+        <v>987</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="1" t="s">
-        <v>933</v>
+        <v>988</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-      <c r="D460" s="1"/>
+        <v>989</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="1" t="s">
-        <v>935</v>
+        <v>990</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-      <c r="D461" s="1"/>
+        <v>991</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="1" t="s">
-        <v>937</v>
+        <v>992</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-      <c r="D462" s="1"/>
+        <v>993</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E462" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="1" t="s">
-        <v>939</v>
+        <v>994</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-      <c r="D463" s="1"/>
+        <v>995</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E463" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="1" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-      <c r="D464" s="1"/>
+        <v>997</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E464" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="1" t="s">
-        <v>943</v>
+        <v>998</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-      <c r="D465" s="1"/>
+        <v>999</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="1" t="s">
-        <v>945</v>
+        <v>1000</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-      <c r="D466" s="1"/>
+        <v>1001</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="1" t="s">
-        <v>947</v>
+        <v>1002</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-      <c r="D467" s="1"/>
+        <v>1003</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="1" t="s">
-        <v>949</v>
+        <v>1004</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-      <c r="D468" s="1"/>
+        <v>1005</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E468" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="1" t="s">
-        <v>951</v>
+        <v>1006</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-      <c r="D469" s="1"/>
+        <v>1007</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E469" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="1" t="s">
-        <v>953</v>
+        <v>1008</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-      <c r="D470" s="1"/>
+        <v>1009</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E470" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="1" t="s">
-        <v>955</v>
+        <v>1010</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-      <c r="D471" s="1"/>
+        <v>1011</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="1" t="s">
-        <v>957</v>
+        <v>1012</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-      <c r="D472" s="1"/>
+        <v>1013</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E472" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="1" t="s">
-        <v>959</v>
+        <v>1014</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-      <c r="D473" s="1"/>
+        <v>1015</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E473" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="1" t="s">
-        <v>961</v>
+        <v>1016</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-      <c r="D474" s="1"/>
+        <v>1017</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E474" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="1" t="s">
-        <v>963</v>
+        <v>1018</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-      <c r="D475" s="1"/>
+        <v>1019</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E475" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="1" t="s">
-        <v>965</v>
+        <v>1020</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-      <c r="D476" s="1"/>
+        <v>1021</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E476" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="1" t="s">
-        <v>967</v>
+        <v>1022</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-      <c r="D477" s="1"/>
+        <v>1023</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E477" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="1" t="s">
-        <v>969</v>
+        <v>1024</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>970</v>
+        <v>1025</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E478" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="1" t="s">
-        <v>971</v>
+        <v>1026</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>972</v>
+        <v>1027</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E479" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="1" t="s">
-        <v>973</v>
+        <v>1028</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>974</v>
+        <v>1029</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>132</v>
+        <v>516</v>
       </c>
       <c r="E480" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="1" t="s">
-        <v>975</v>
+        <v>1030</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>976</v>
+        <v>1031</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="E481" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="1" t="s">
-        <v>977</v>
+        <v>1032</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>978</v>
+        <v>1033</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="E482" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="1" t="s">
-        <v>979</v>
+        <v>1034</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>980</v>
+        <v>1035</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>71</v>
+        <v>516</v>
       </c>
       <c r="E483" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="1" t="s">
-        <v>981</v>
+        <v>1036</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>982</v>
+        <v>1037</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="E484" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="1" t="s">
-        <v>983</v>
+        <v>1038</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-      <c r="D485" s="1"/>
+        <v>1039</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E485" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="1" t="s">
-        <v>985</v>
+        <v>1040</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>986</v>
+        <v>1041</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="E486" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="1" t="s">
-        <v>987</v>
+        <v>1042</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-      <c r="D487" s="1"/>
+        <v>1043</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E487" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="1" t="s">
-        <v>989</v>
+        <v>1044</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-      <c r="D488" s="1"/>
+        <v>1045</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E488" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="1" t="s">
-        <v>991</v>
+        <v>1046</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-      <c r="D489" s="1"/>
+        <v>1047</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>516</v>
+      </c>
       <c r="E489" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="1" t="s">
-        <v>993</v>
+        <v>1048</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>994</v>
+        <v>1049</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>471</v>
+        <v>18</v>
       </c>
       <c r="E490" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="1" t="s">
-        <v>995</v>
+        <v>1050</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-      <c r="D491" s="1"/>
+        <v>1051</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E491" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="1" t="s">
-        <v>997</v>
+        <v>1052</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>998</v>
+        <v>1053</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>247</v>
+        <v>17</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="E492" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="1" t="s">
-        <v>999</v>
+        <v>1054</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-      <c r="D493" s="1"/>
+        <v>1055</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E493" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="1" t="s">
-        <v>1001</v>
+        <v>1056</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-      <c r="D494" s="1"/>
+        <v>1057</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E494" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="1" t="s">
-        <v>1003</v>
+        <v>1058</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-      <c r="D495" s="1"/>
+        <v>1059</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E495" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="1" t="s">
-        <v>1005</v>
+        <v>1060</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-      <c r="D496" s="1"/>
+        <v>1061</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="1" t="s">
-        <v>1007</v>
+        <v>1062</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-      <c r="D497" s="1"/>
+        <v>1063</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E497" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="1" t="s">
-        <v>1009</v>
+        <v>1064</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-      <c r="D498" s="1"/>
+        <v>1065</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E498" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="1" t="s">
-        <v>1011</v>
+        <v>1066</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-      <c r="D499" s="1"/>
+        <v>1067</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="1" t="s">
-        <v>1013</v>
+        <v>1068</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-      <c r="D500" s="1"/>
+        <v>1069</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E500" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="1" t="s">
-        <v>1015</v>
+        <v>1070</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-      <c r="D501" s="1"/>
+        <v>1071</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E501" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="1" t="s">
-        <v>1017</v>
+        <v>1072</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-      <c r="D502" s="1"/>
+        <v>1073</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>758</v>
+      </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="1" t="s">
-        <v>1019</v>
+        <v>1074</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-      <c r="D503" s="1"/>
+        <v>1075</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="1" t="s">
-        <v>1021</v>
+        <v>1076</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-      <c r="D504" s="1"/>
+        <v>1077</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E504" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="1" t="s">
-        <v>1023</v>
+        <v>1078</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-      <c r="D505" s="1"/>
+        <v>1079</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E505" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="1" t="s">
-        <v>1025</v>
+        <v>1080</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-      <c r="D506" s="1"/>
+        <v>1081</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E506" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="1" t="s">
-        <v>1027</v>
+        <v>1082</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-      <c r="D507" s="1"/>
+        <v>1083</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E507" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="1" t="s">
-        <v>1029</v>
+        <v>1084</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-      <c r="D508" s="1"/>
+        <v>1085</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E508" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="1" t="s">
-        <v>1031</v>
+        <v>1086</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-      <c r="D509" s="1"/>
+        <v>1087</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E509" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="1" t="s">
-        <v>1033</v>
+        <v>1088</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-      <c r="D510" s="1"/>
+        <v>1089</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E510" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="1" t="s">
-        <v>1035</v>
+        <v>1091</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-      <c r="D511" s="1"/>
+        <v>1092</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E511" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="1" t="s">
-        <v>1037</v>
+        <v>1093</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-      <c r="D512" s="1"/>
+        <v>1094</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="1" t="s">
-        <v>1039</v>
+        <v>1095</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-      <c r="D513" s="1"/>
+        <v>1096</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E513" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="1" t="s">
-        <v>1041</v>
+        <v>1097</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-      <c r="D514" s="1"/>
+        <v>1098</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E514" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="1" t="s">
-        <v>1043</v>
+        <v>1099</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1044</v>
-[...2 lines deleted...]
-      <c r="D515" s="1"/>
+        <v>1100</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E515" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="1" t="s">
-        <v>1045</v>
+        <v>1101</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-      <c r="D516" s="1"/>
+        <v>1102</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E516" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="1" t="s">
-        <v>1047</v>
+        <v>1103</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-      <c r="D517" s="1"/>
+        <v>1104</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E517" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="1" t="s">
-        <v>1049</v>
+        <v>1106</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-      <c r="D518" s="1"/>
+        <v>1107</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="1" t="s">
-        <v>1051</v>
+        <v>1108</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-      <c r="D519" s="1"/>
+        <v>1109</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="1" t="s">
-        <v>1053</v>
+        <v>1110</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-      <c r="D520" s="1"/>
+        <v>1111</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E520" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="1" t="s">
-        <v>1055</v>
+        <v>1112</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-      <c r="D521" s="1"/>
+        <v>1113</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E521" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="1" t="s">
-        <v>1057</v>
+        <v>1114</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-      <c r="D522" s="1"/>
+        <v>1115</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="1" t="s">
-        <v>1059</v>
+        <v>1116</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-      <c r="D523" s="1"/>
+        <v>1117</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E523" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="1" t="s">
-        <v>1061</v>
+        <v>1118</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-      <c r="D524" s="1"/>
+        <v>1119</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E524" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="1" t="s">
-        <v>1063</v>
+        <v>1120</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1064</v>
+        <v>1121</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>310</v>
+        <v>39</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="E525" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="1" t="s">
-        <v>1065</v>
+        <v>1122</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-      <c r="D526" s="1"/>
+        <v>1123</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E526" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="1" t="s">
-        <v>1067</v>
+        <v>1124</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-      <c r="D527" s="1"/>
+        <v>1125</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E527" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="1" t="s">
-        <v>1069</v>
+        <v>1126</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-      <c r="D528" s="1"/>
+        <v>1127</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E528" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="1" t="s">
-        <v>1071</v>
+        <v>1128</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-      <c r="D529" s="1"/>
+        <v>1129</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="1" t="s">
-        <v>1073</v>
+        <v>1130</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-      <c r="D530" s="1"/>
+        <v>1131</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="1" t="s">
-        <v>1075</v>
+        <v>1132</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-      <c r="D531" s="1"/>
+        <v>1133</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="1" t="s">
-        <v>1077</v>
+        <v>1134</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-      <c r="D532" s="1"/>
+        <v>1135</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E532" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="1" t="s">
-        <v>1079</v>
+        <v>1136</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-      <c r="D533" s="1"/>
+        <v>1137</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E533" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="1" t="s">
-        <v>1081</v>
+        <v>1138</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-      <c r="D534" s="1"/>
+        <v>1139</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E534" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="1" t="s">
-        <v>1083</v>
+        <v>1140</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-      <c r="D535" s="1"/>
+        <v>1141</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E535" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="1" t="s">
-        <v>1085</v>
+        <v>1142</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-      <c r="D536" s="1"/>
+        <v>1143</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E536" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="1" t="s">
-        <v>1087</v>
+        <v>1144</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1088</v>
+        <v>1145</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>212</v>
+        <v>39</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E537" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="1" t="s">
-        <v>1089</v>
+        <v>1146</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-      <c r="D538" s="1"/>
+        <v>1147</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E538" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="1" t="s">
-        <v>1091</v>
+        <v>1148</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-      <c r="D539" s="1"/>
+        <v>1149</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E539" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="1" t="s">
-        <v>1093</v>
+        <v>1150</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-      <c r="D540" s="1"/>
+        <v>1151</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E540" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="1" t="s">
-        <v>1095</v>
+        <v>1152</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-      <c r="D541" s="1"/>
+        <v>1153</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E541" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="1" t="s">
-        <v>1097</v>
+        <v>1154</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-      <c r="D542" s="1"/>
+        <v>1155</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E542" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="1" t="s">
-        <v>1099</v>
+        <v>1156</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1100</v>
-[...2 lines deleted...]
-      <c r="D543" s="1"/>
+        <v>1157</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E543" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="1" t="s">
-        <v>1101</v>
+        <v>1158</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1102</v>
+        <v>1159</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E544" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="1" t="s">
-        <v>1103</v>
+        <v>1160</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1104</v>
+        <v>1161</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E545" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="1" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-      <c r="D546" s="1"/>
+        <v>1163</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E546" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="1" t="s">
-        <v>1107</v>
+        <v>1164</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-      <c r="D547" s="1"/>
+        <v>1165</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E547" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="1" t="s">
-        <v>1109</v>
+        <v>1166</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-      <c r="D548" s="1"/>
+        <v>1167</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="1" t="s">
-        <v>1111</v>
+        <v>1168</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-      <c r="D549" s="1"/>
+        <v>1169</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E549" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="1" t="s">
-        <v>1113</v>
+        <v>1170</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1114</v>
+        <v>1171</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>90</v>
+        <v>203</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E550" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="1" t="s">
-        <v>1115</v>
+        <v>1172</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-      <c r="D551" s="1"/>
+        <v>1173</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E551" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="1" t="s">
-        <v>1117</v>
+        <v>1174</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-      <c r="D552" s="1"/>
+        <v>1175</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E552" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="1" t="s">
-        <v>1119</v>
+        <v>1176</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-      <c r="D553" s="1"/>
+        <v>1177</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E553" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="1" t="s">
-        <v>1121</v>
+        <v>1178</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-      <c r="D554" s="1"/>
+        <v>1179</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E554" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="1" t="s">
-        <v>1123</v>
+        <v>1180</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-      <c r="D555" s="1"/>
+        <v>1181</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E555" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="1" t="s">
-        <v>1125</v>
+        <v>1182</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-      <c r="D556" s="1"/>
+        <v>1183</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E556" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="1" t="s">
-        <v>1127</v>
+        <v>1184</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-      <c r="D557" s="1"/>
+        <v>1185</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E557" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="1" t="s">
-        <v>1129</v>
+        <v>1186</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-      <c r="D558" s="1"/>
+        <v>1187</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E558" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="1" t="s">
-        <v>1131</v>
+        <v>1188</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-      <c r="D559" s="1"/>
+        <v>1189</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E559" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="1" t="s">
-        <v>1133</v>
+        <v>1190</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-      <c r="D560" s="1"/>
+        <v>1191</v>
+      </c>
+      <c r="C560" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E560" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="1" t="s">
-        <v>1135</v>
+        <v>1192</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-      <c r="D561" s="1"/>
+        <v>1193</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E561" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="1" t="s">
-        <v>1137</v>
+        <v>1194</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-      <c r="D562" s="1"/>
+        <v>1195</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E562" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="1" t="s">
-        <v>1139</v>
+        <v>1196</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-      <c r="D563" s="1"/>
+        <v>1197</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E563" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="1" t="s">
-        <v>1141</v>
+        <v>1198</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-      <c r="D564" s="1"/>
+        <v>1199</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E564" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="1" t="s">
-        <v>1143</v>
+        <v>1200</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-      <c r="D565" s="1"/>
+        <v>1201</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E565" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="1" t="s">
-        <v>1145</v>
+        <v>1202</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-      <c r="D566" s="1"/>
+        <v>1203</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="1" t="s">
-        <v>1147</v>
+        <v>1204</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-      <c r="D567" s="1"/>
+        <v>1205</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E567" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="1" t="s">
-        <v>1149</v>
+        <v>1206</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-      <c r="D568" s="1"/>
+        <v>1207</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E568" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="1" t="s">
-        <v>1151</v>
+        <v>1208</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-      <c r="D569" s="1"/>
+        <v>1209</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E569" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="1" t="s">
-        <v>1153</v>
+        <v>1210</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-      <c r="D570" s="1"/>
+        <v>1211</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E570" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="1" t="s">
-        <v>1155</v>
+        <v>1212</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-      <c r="D571" s="1"/>
+        <v>1213</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E571" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="1" t="s">
-        <v>1157</v>
+        <v>1214</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-      <c r="D572" s="1"/>
+        <v>1215</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E572" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="1" t="s">
-        <v>1159</v>
+        <v>1216</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-      <c r="D573" s="1"/>
+        <v>1217</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E573" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="1" t="s">
-        <v>1161</v>
+        <v>1219</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-      <c r="D574" s="1"/>
+        <v>1220</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="1" t="s">
-        <v>1163</v>
+        <v>1221</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-      <c r="D575" s="1"/>
+        <v>1222</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="1" t="s">
-        <v>1165</v>
+        <v>1223</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-      <c r="D576" s="1"/>
+        <v>1224</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E576" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="1" t="s">
-        <v>1167</v>
+        <v>1225</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-      <c r="D577" s="1"/>
+        <v>1226</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E577" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="1" t="s">
-        <v>1169</v>
+        <v>1227</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-      <c r="D578" s="1"/>
+        <v>1228</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E578" s="1">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="1" t="s">
-        <v>1171</v>
+        <v>1229</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-      <c r="D579" s="1"/>
+        <v>1230</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E579" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="1" t="s">
-        <v>1173</v>
+        <v>1231</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-      <c r="D580" s="1"/>
+        <v>1232</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E580" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="1" t="s">
-        <v>1175</v>
+        <v>1233</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-      <c r="D581" s="1"/>
+        <v>1234</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E581" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="1" t="s">
-        <v>1177</v>
+        <v>1235</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1178</v>
+        <v>1236</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="E582" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="1" t="s">
-        <v>1179</v>
+        <v>1237</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-      <c r="D583" s="1"/>
+        <v>1238</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E583" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="1" t="s">
-        <v>1181</v>
+        <v>1239</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-      <c r="D584" s="1"/>
+        <v>1240</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E584" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="1" t="s">
-        <v>1183</v>
+        <v>1241</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-      <c r="D585" s="1"/>
+        <v>1242</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E585" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="1" t="s">
-        <v>1185</v>
+        <v>1243</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-      <c r="D586" s="1"/>
+        <v>1244</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E586" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="1" t="s">
-        <v>1187</v>
+        <v>1245</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-      <c r="D587" s="1"/>
+        <v>1246</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E587" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="1" t="s">
-        <v>1189</v>
+        <v>1247</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-      <c r="D588" s="1"/>
+        <v>1248</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E588" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="1" t="s">
-        <v>1191</v>
+        <v>1249</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-      <c r="D589" s="1"/>
+        <v>1250</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="1" t="s">
-        <v>1193</v>
+        <v>1251</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-      <c r="D590" s="1"/>
+        <v>1252</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E590" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="1" t="s">
-        <v>1195</v>
+        <v>1253</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-      <c r="D591" s="1"/>
+        <v>1254</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E591" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="1" t="s">
-        <v>1197</v>
+        <v>1255</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-      <c r="D592" s="1"/>
+        <v>1256</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E592" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="1" t="s">
-        <v>1199</v>
+        <v>1257</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1200</v>
-[...2 lines deleted...]
-      <c r="D593" s="1"/>
+        <v>1258</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E593" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="1" t="s">
-        <v>1201</v>
+        <v>1259</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-      <c r="D594" s="1"/>
+        <v>1260</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E594" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="1" t="s">
-        <v>1203</v>
+        <v>1261</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-      <c r="D595" s="1"/>
+        <v>1262</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E595" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="1" t="s">
-        <v>1205</v>
+        <v>1263</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-      <c r="D596" s="1"/>
+        <v>1264</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="1" t="s">
-        <v>1207</v>
+        <v>1266</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-      <c r="D597" s="1"/>
+        <v>1267</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="1" t="s">
-        <v>1209</v>
+        <v>1268</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-      <c r="D598" s="1"/>
+        <v>1269</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="1" t="s">
-        <v>1211</v>
+        <v>1270</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-      <c r="D599" s="1"/>
+        <v>1271</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E599" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="1" t="s">
-        <v>1213</v>
+        <v>1272</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-      <c r="D600" s="1"/>
+        <v>1273</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E600" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="1" t="s">
-        <v>1215</v>
+        <v>1274</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1216</v>
+        <v>1275</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>247</v>
+        <v>39</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E601" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="1" t="s">
-        <v>1217</v>
+        <v>1276</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-      <c r="D602" s="1"/>
+        <v>1277</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="1" t="s">
-        <v>1219</v>
+        <v>1278</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-      <c r="D603" s="1"/>
+        <v>1279</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="1" t="s">
-        <v>1221</v>
+        <v>1280</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-      <c r="D604" s="1"/>
+        <v>1281</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="1" t="s">
-        <v>1223</v>
+        <v>1282</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1224</v>
-[...2 lines deleted...]
-      <c r="D605" s="1"/>
+        <v>1283</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="1" t="s">
-        <v>1225</v>
+        <v>1284</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-      <c r="D606" s="1"/>
+        <v>1285</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E606" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="1" t="s">
-        <v>1227</v>
+        <v>1286</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1228</v>
-[...2 lines deleted...]
-      <c r="D607" s="1"/>
+        <v>1287</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E607" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="1" t="s">
-        <v>1229</v>
+        <v>1288</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-      <c r="D608" s="1"/>
+        <v>1289</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E608" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="1" t="s">
-        <v>1231</v>
+        <v>1290</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-      <c r="D609" s="1"/>
+        <v>1291</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E609" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="1" t="s">
-        <v>1233</v>
+        <v>1292</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-      <c r="D610" s="1"/>
+        <v>1293</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E610" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="1" t="s">
-        <v>1235</v>
+        <v>1294</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-      <c r="D611" s="1"/>
+        <v>1295</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E611" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="1" t="s">
-        <v>1237</v>
+        <v>1296</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-      <c r="D612" s="1"/>
+        <v>1297</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E612" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="1" t="s">
-        <v>1239</v>
+        <v>1298</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-      <c r="D613" s="1"/>
+        <v>1299</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E613" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="1" t="s">
-        <v>1241</v>
+        <v>1300</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-      <c r="D614" s="1"/>
+        <v>1301</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E614" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="1" t="s">
-        <v>1243</v>
+        <v>1302</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-      <c r="D615" s="1"/>
+        <v>1303</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E615" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="1" t="s">
-        <v>1245</v>
+        <v>1304</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-      <c r="D616" s="1"/>
+        <v>1305</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E616" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="1" t="s">
-        <v>1247</v>
+        <v>1306</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-      <c r="D617" s="1"/>
+        <v>1307</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E617" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="1" t="s">
-        <v>1249</v>
+        <v>1308</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-      <c r="D618" s="1"/>
+        <v>1309</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E618" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="1" t="s">
-        <v>1251</v>
+        <v>1310</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1252</v>
-[...2 lines deleted...]
-      <c r="D619" s="1"/>
+        <v>1311</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E619" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="1" t="s">
-        <v>1253</v>
+        <v>1312</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1254</v>
-[...2 lines deleted...]
-      <c r="D620" s="1"/>
+        <v>1313</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E620" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="1" t="s">
-        <v>1255</v>
+        <v>1314</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-      <c r="D621" s="1"/>
+        <v>1315</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E621" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="1" t="s">
-        <v>1257</v>
+        <v>1316</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-      <c r="D622" s="1"/>
+        <v>1317</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E622" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="1" t="s">
-        <v>1259</v>
+        <v>1316</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1260</v>
-[...2 lines deleted...]
-      <c r="D623" s="1"/>
+        <v>1318</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="1" t="s">
-        <v>1259</v>
+        <v>1319</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-      <c r="D624" s="1"/>
+        <v>1320</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E624" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="1" t="s">
-        <v>1262</v>
+        <v>1321</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1263</v>
-[...2 lines deleted...]
-      <c r="D625" s="1"/>
+        <v>1322</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E625" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="1" t="s">
-        <v>1264</v>
+        <v>1323</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-      <c r="D626" s="1"/>
+        <v>1324</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="1" t="s">
-        <v>1266</v>
+        <v>1325</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-      <c r="D627" s="1"/>
+        <v>1326</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="1" t="s">
-        <v>1268</v>
+        <v>1327</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-      <c r="D628" s="1"/>
+        <v>1328</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="1" t="s">
-        <v>1270</v>
+        <v>1329</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1271</v>
+        <v>1330</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="E629" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="1" t="s">
-        <v>1272</v>
+        <v>1331</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-      <c r="D630" s="1"/>
+        <v>1332</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E630" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="1" t="s">
-        <v>1274</v>
+        <v>1333</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-      <c r="D631" s="1"/>
+        <v>1334</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E631" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="1" t="s">
-        <v>1276</v>
+        <v>1335</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-      <c r="D632" s="1"/>
+        <v>1336</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E632" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="1" t="s">
-        <v>1278</v>
+        <v>1337</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-      <c r="D633" s="1"/>
+        <v>1338</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E633" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="1" t="s">
-        <v>1280</v>
+        <v>1339</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1281</v>
-[...2 lines deleted...]
-      <c r="D634" s="1"/>
+        <v>1340</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E634" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="1" t="s">
-        <v>1282</v>
+        <v>1341</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-      <c r="D635" s="1"/>
+        <v>1342</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E635" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="1" t="s">
-        <v>1284</v>
+        <v>1343</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-      <c r="D636" s="1"/>
+        <v>1344</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E636" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="1" t="s">
-        <v>1286</v>
+        <v>1345</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1287</v>
-[...2 lines deleted...]
-      <c r="D637" s="1"/>
+        <v>1346</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E637" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="1" t="s">
-        <v>1288</v>
+        <v>1347</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-      <c r="D638" s="1"/>
+        <v>1348</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E638" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="1" t="s">
-        <v>1290</v>
+        <v>1349</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-      <c r="D639" s="1"/>
+        <v>1350</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E639" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="1" t="s">
-        <v>1292</v>
+        <v>1351</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-      <c r="D640" s="1"/>
+        <v>1352</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E640" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="1" t="s">
-        <v>1294</v>
+        <v>1353</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-      <c r="D641" s="1"/>
+        <v>1354</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E641" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="1" t="s">
-        <v>1296</v>
+        <v>1355</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-      <c r="D642" s="1"/>
+        <v>1356</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E642" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="1" t="s">
-        <v>1298</v>
+        <v>1357</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-      <c r="D643" s="1"/>
+        <v>1358</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E643" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="1" t="s">
-        <v>1300</v>
+        <v>1359</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-      <c r="D644" s="1"/>
+        <v>1360</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E644" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="1" t="s">
-        <v>1302</v>
+        <v>1361</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-      <c r="D645" s="1"/>
+        <v>1362</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E645" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="1" t="s">
-        <v>1304</v>
+        <v>1363</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-      <c r="D646" s="1"/>
+        <v>1364</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E646" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="1" t="s">
-        <v>1306</v>
+        <v>1365</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-      <c r="D647" s="1"/>
+        <v>1366</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E647" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="1" t="s">
-        <v>1308</v>
+        <v>1367</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-      <c r="D648" s="1"/>
+        <v>1368</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E648" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="1" t="s">
-        <v>1310</v>
+        <v>1369</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-      <c r="D649" s="1"/>
+        <v>1370</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E649" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="1" t="s">
-        <v>1312</v>
+        <v>1371</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-      <c r="D650" s="1"/>
+        <v>1372</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E650" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="1" t="s">
-        <v>1314</v>
+        <v>1373</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-      <c r="D651" s="1"/>
+        <v>1374</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E651" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="1" t="s">
-        <v>1316</v>
+        <v>1375</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1317</v>
-[...2 lines deleted...]
-      <c r="D652" s="1"/>
+        <v>1376</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E652" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="1" t="s">
-        <v>1318</v>
+        <v>1377</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-      <c r="D653" s="1"/>
+        <v>1378</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E653" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="1" t="s">
-        <v>1320</v>
+        <v>1379</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-      <c r="D654" s="1"/>
+        <v>1380</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E654" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="1" t="s">
-        <v>1322</v>
+        <v>1381</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-      <c r="D655" s="1"/>
+        <v>1382</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E655" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="1" t="s">
-        <v>1324</v>
+        <v>1383</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-      <c r="D656" s="1"/>
+        <v>1384</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E656" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="1" t="s">
-        <v>1326</v>
+        <v>1385</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-      <c r="D657" s="1"/>
+        <v>1386</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="1" t="s">
-        <v>1328</v>
+        <v>1387</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-      <c r="D658" s="1"/>
+        <v>1388</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E658" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="1" t="s">
-        <v>1330</v>
+        <v>1389</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-      <c r="D659" s="1"/>
+        <v>1390</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E659" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="1" t="s">
-        <v>1332</v>
+        <v>1391</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-      <c r="D660" s="1"/>
+        <v>1392</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="1" t="s">
-        <v>1334</v>
+        <v>1393</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1335</v>
-[...2 lines deleted...]
-      <c r="D661" s="1"/>
+        <v>1394</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="1" t="s">
-        <v>1336</v>
+        <v>1395</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-      <c r="D662" s="1"/>
+        <v>1396</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="1" t="s">
-        <v>1338</v>
+        <v>1397</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-      <c r="D663" s="1"/>
+        <v>1398</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E663" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="1" t="s">
-        <v>1340</v>
+        <v>1399</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-      <c r="D664" s="1"/>
+        <v>1400</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>758</v>
+      </c>
       <c r="E664" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="1" t="s">
-        <v>1342</v>
+        <v>1401</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-      <c r="D665" s="1"/>
+        <v>1402</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E665" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="1" t="s">
-        <v>1344</v>
+        <v>1403</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-      <c r="D666" s="1"/>
+        <v>1404</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E666" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="1" t="s">
-        <v>1346</v>
+        <v>1405</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-      <c r="D667" s="1"/>
+        <v>1406</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E667" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="1" t="s">
-        <v>1348</v>
+        <v>1407</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-      <c r="D668" s="1"/>
+        <v>1408</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E668" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="1" t="s">
-        <v>1350</v>
+        <v>1409</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1351</v>
-[...2 lines deleted...]
-      <c r="D669" s="1"/>
+        <v>1410</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E669" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="1" t="s">
-        <v>1352</v>
+        <v>1411</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-      <c r="D670" s="1"/>
+        <v>1412</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E670" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="1" t="s">
-        <v>1354</v>
+        <v>1413</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-      <c r="D671" s="1"/>
+        <v>1414</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E671" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="1" t="s">
-        <v>1356</v>
+        <v>1415</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-      <c r="D672" s="1"/>
+        <v>1416</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E672" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="1" t="s">
-        <v>1358</v>
+        <v>1417</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-      <c r="D673" s="1"/>
+        <v>1418</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="1" t="s">
-        <v>1360</v>
+        <v>1419</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-      <c r="D674" s="1"/>
+        <v>1420</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="1" t="s">
-        <v>1362</v>
+        <v>1421</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-      <c r="D675" s="1"/>
+        <v>1422</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E675" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="1" t="s">
-        <v>1364</v>
+        <v>1423</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-      <c r="D676" s="1"/>
+        <v>1424</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E676" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="1" t="s">
-        <v>1366</v>
+        <v>1425</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-      <c r="D677" s="1"/>
+        <v>1426</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="1" t="s">
-        <v>1368</v>
+        <v>1427</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-      <c r="D678" s="1"/>
+        <v>1428</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E678" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="1" t="s">
-        <v>1370</v>
+        <v>1429</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-      <c r="D679" s="1"/>
+        <v>1430</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E679" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="1" t="s">
-        <v>1372</v>
+        <v>1431</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-      <c r="D680" s="1"/>
+        <v>1432</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="1" t="s">
-        <v>1374</v>
+        <v>1433</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-      <c r="D681" s="1"/>
+        <v>1434</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E681" s="1">
-        <v>1</v>
-[...11 lines deleted...]
-      <c r="E682" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>