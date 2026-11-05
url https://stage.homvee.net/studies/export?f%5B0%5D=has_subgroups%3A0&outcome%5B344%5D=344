--- v0 (2025-11-11)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1435">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
@@ -338,50 +338,59 @@
   <si>
     <t>WWHV004052</t>
   </si>
   <si>
     <t>Barnes-Boyd,  C., Norr, K. F., &amp; Nacion, K. W. (2001). Promoting infant health through  home visiting by a nurse-managed community worker team. Public Health Nursing, 18(4),  225-235.</t>
   </si>
   <si>
     <t>WWHV080469</t>
   </si>
   <si>
     <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
   </si>
   <si>
     <t>WWHV062490</t>
   </si>
   <si>
     <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
   </si>
   <si>
     <t>WWHV027460</t>
   </si>
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV016712</t>
   </si>
   <si>
     <t>Barth, M. C., &amp; Sherlock, C. H. (2003). The diffusion of a pediatric care innovation in a large urban nonprofit health care system. Nonprofit Management and Leadership, 14(1), 93-106.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>WWHV064564</t>
   </si>
   <si>
     <t>Batz Herrera, S. R. (2016). Effects of ePALS on Latıno/Hispanic mother-child interactions and shared book reading. (Doctoral thesis, University of Oregon).</t>
   </si>
   <si>
     <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV027426</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2000). The Nurturing Parenting Programs. Family strengthening series. Juvenile Justice Bulletin. U.S. Department of Justice, Office of Juvenile Justice and Delinquency Prevention. Report No. NCJ-172848</t>
   </si>
   <si>
     <t>Nurturing Parenting Programs (Birth to Age 5)</t>
@@ -467,65 +476,84 @@
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV078657</t>
   </si>
   <si>
     <t>Blasco, P. A., Kohen, H., &amp; Shapland, C. (2002). Parents-as-teachers: Design and establishment of a training programme for paediatric residents. Medical Education, 33(9), 695–701. https://doi.org/10.1046/j.1365-2923.1999.00334.x</t>
   </si>
   <si>
     <t>WWHV045794</t>
   </si>
   <si>
     <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
   </si>
   <si>
     <t>Preparing for Life—Home Visiting</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
     <t>Resource Mothers Program</t>
   </si>
   <si>
     <t>WWHV081552</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B. (2003). The impact of HIPPY on school performance in third and sixth grades. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 4).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV094382</t>
   </si>
   <si>
     <t>Breidenbach, A., Heinz, H., &amp; Jimenez, E. Y. (2022). Factors associated with self-reported family enrollment in community services after referral by First Born home visitors. Academic Pediatrics.</t>
   </si>
   <si>
     <t>First Born® Program</t>
   </si>
   <si>
     <t>WWHV039065</t>
@@ -713,146 +741,173 @@
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV069792</t>
   </si>
   <si>
     <t>Cassibba, R., Castoro, G., Costantino, E., Sette, G., &amp; Van IJzendoorn, M. H. (2015). Enhancing maternal sensitivity and infant attachment security with video feedback: An exploratory study in Italy. Infant Mental Health Journal, 36(1), 53–61.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
   </si>
   <si>
     <t>WWHV080702</t>
   </si>
   <si>
     <t>Cates, K. K. (1995). Early intervention of at-risk children: Effects on academic performance (Publication No. 304169333) [Doctoral dissertation, University of Arkansas]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV062542</t>
   </si>
   <si>
     <t>Chaffin, M., Hecht, D., Aarons, G., Fettes, D., Hurlburt, M., &amp; Ledesma, K. (2016). EBT fidelity trajectories across training cohorts using the interagency collaborative team strategy. Administration &amp; Policy in Mental Health &amp; Mental Health Services Research, 43(2), 144–156.</t>
   </si>
   <si>
     <t>WWHV073822</t>
   </si>
   <si>
     <t>Chaiyachati, B. H., Gaither, J. R., Hughes, M., Foley-Schain, K., &amp; Leventhal, J. M. (2018). Preventing child maltreatment: Examination of an established statewide home-visiting program. Child Abuse &amp; Neglect, 79, 476-484.</t>
   </si>
   <si>
     <t>WWHV003631</t>
   </si>
   <si>
     <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
     <t>WWHV081588</t>
   </si>
   <si>
     <t>Chen, W., Spiker, D., Wei, X., Gaylor, E., Schachner, A., &amp; Hudson, L. (2019). Who gets what? Describing the non-supervisory training and supports received by home visiting staff members and its relationship with turnover. American Journal of Community Psychology, 63(3), 298–311. https://doi.org/10.1002/ajcp.12331</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
     <t>WWHV077365</t>
   </si>
   <si>
     <t>Clearfield, M. W. (2019). Play for Success: An intervention to boost object exploration in infants from low-income households.  Infant Behavior and Development, 55, 112–122. https://doi.org/10.1016/j.infbeh.2019.03.001</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV014502</t>
   </si>
   <si>
     <t>Clinton, B. (1990). Against the odds: Parenting in disadvantaged communities.The Hague, Netherlands: Bernard Van Leer Foundation.</t>
   </si>
   <si>
     <t>WWHV088806</t>
   </si>
   <si>
     <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV014554</t>
   </si>
   <si>
     <t>Connor, P., Edmond, T., Vick, C. C., Harrell, K. Y., &amp; Tipton, N. G. (n.d.). Evaluating the effectiveness of the Maternal Infant Health Outreach Worker (MIHOW) early childhood home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV014430</t>
   </si>
   <si>
     <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV016884</t>
   </si>
   <si>
     <t>Cordon, I. M., Lutzker, J. R., Bigelow, K. M., &amp; Doctor, R. M. (1998). Evaluating Spanish protocols for teaching bonding, home safety, and health care skills to a mother reported for child abuse. Journal of Behavior Therapy and Experimental Psychiatry, 29(1), 41–54.</t>
   </si>
   <si>
     <t>WWHV080795</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
     <t>WWHV078418</t>
   </si>
   <si>
     <t>Damashek, A., Doughty, D., Ware, L., &amp; Silovsky, J. (2011). Predictors of client engagement and attrition in home-based child maltreatment prevention services. Child Maltreatment, 16(1), 9–20. http://doi.org/10.1177/1077559510388507</t>
   </si>
   <si>
     <t>WWHV040857</t>
   </si>
   <si>
     <t>Daro, D., Huang, L. A., &amp; English, B. (2009). The Duke Endowment Child Abuse Prevention Initiative: Durham Family Initiative Implementation Report. Chicago: Chapin Hall at the University of Chicago.</t>
   </si>
   <si>
     <t>WWHV011105</t>
   </si>
   <si>
     <t>Daro, D., McCurdy, K., Falconnier, L., &amp; Stojanovic, D. (2003). Sustaining new parents in home visitation services: Key participant and program factors. Child Abuse &amp; Neglect, 27(10), 1101–1125.</t>
   </si>
   <si>
     <t>WWHV062742</t>
   </si>
   <si>
     <t>De Paul, J., Arruabarrena, I., &amp; Indias, S. (2015). Pilot implementation of two evidence based programs (SafeCare and Incredible Years) in child protection services in Gipuzkoa (Spain). Psychosocial Intervention, 24(2), 105–120.</t>
   </si>
   <si>
     <t>WWHV014501</t>
@@ -1001,50 +1056,62 @@
   <si>
     <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
   </si>
   <si>
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV037147</t>
   </si>
   <si>
     <t>Durning, P., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1997). Parents as first teachers [Ko nga Matua hei Kaiako Tuatahi : pilot PAFT process report]. Wellington: Royal New Zealand Plunket Society.</t>
   </si>
   <si>
     <t>Parents as First Teachers  (New Zealand)</t>
   </si>
   <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
     <t>WWHV066654</t>
   </si>
   <si>
     <t>Ealy, P. J. (2017). Feasibility of a social emotional parenting curriculum applied in an Early Head Start home visitation program with Mexican immigrant families [Doctoral dissertation, The University of Wisconsin-Milwaukee]. Milwaukee ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/feasibility-social-emotio…</t>
   </si>
   <si>
     <t>WWHV093633</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., &amp; Lamoreau, R. (2021). Effects of a home visiting program on parenting: Mediating role of intimate partner violence. Journal of Interpersonal Violence, 36(1–2), NP803-NP823. https://doi.org/10.1177/0886260517736879.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV003837</t>
@@ -1091,50 +1158,59 @@
   <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
     <t>WWHV015985</t>
   </si>
   <si>
     <t>Feres-Lewin, C. (2000). An analysis of the governance and administrative elements of a public-private partnership approach to community-based education. (Doctoral dissertation, University of Nevada, Las Vegas, 2000); 0506 Adviser: Chair Teresa S. Jordan. Dissertation Abstracts International, 61 (05A), 247-1689. (AAI9973956)</t>
   </si>
   <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV089963</t>
   </si>
   <si>
     <t>Fettes, D. L., Aarons, G. A., Brew, V., Ledesma, K., &amp; Silovsky, J. (2020). Implementation of a trauma-informed, evidence-informed intervention for Latinx families experiencing interpersonal violence and child maltreatment: Protocol for a pilot randomized control trial of SafeCare+ R. Pilot &amp; Feasibility Studies, 6, 153.</t>
   </si>
   <si>
     <t>WWHV062539</t>
   </si>
   <si>
     <t>Finno-Velasquez, M., Fettes, D. L., Aarons, G. A., &amp; Hurlburt, M. S. (2014). Cultural adaptation of an evidence-based home visitation programme: Latino clients' experiences of service delivery during implementation. Journal of Children's Services, 9(4), 280–294.</t>
   </si>
   <si>
     <t>WWHV089865</t>
   </si>
   <si>
     <t>Flowers, M., Sainer, S., Stoneburner, A., &amp; Thorland, W. (2020). Education and employment outcomes in the clients of the Nurse-Family Partnership. Public Health Nursing, 37(2), 206. https://doi.org/10.1111/phn.12711</t>
   </si>
   <si>
     <t>WWHV050321</t>
   </si>
   <si>
     <t>Foulon, S., Greacen, T., Pasquet, B., Dugravier, R., Saïas, T., Guedeney, N., . . . CAPEDP Study Group. (2015). Predictors of study attrition in a randomized controlled trial evaluating a perinatal home-visiting program with mothers with psychosocial vulnerabilities. PloS One, 10(11), e0142495.</t>
   </si>
   <si>
     <t>WWHV085791</t>
@@ -1238,53 +1314,50 @@
   <si>
     <t>WWHV029489</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C. A., &amp; Knights, M. V. (2012). Early Head Start intervention effects on child outcomes. Pennsylvania State University. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV015223</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C., &amp; Margraf, P. (2007). Home visitor competence, burnout, support, and client engagement. Journal of Human Behavior in the Social Environment, 15(1), 23–44. doi:10.1300/J137v15n01A02</t>
   </si>
   <si>
     <t>WWHV004483</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., &amp; Vazquez, A. (2002). Changes in the service delivery model and home visitors' job satisfaction and turnover in an Early Head Start program. Infant Mental Health Journal, 23(1), 182–196.</t>
   </si>
   <si>
     <t>WWHV014206</t>
   </si>
   <si>
     <t>Gill, A. M., Hyde, L. W., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2008). The family check-up in early childhood: A case study of intervention process and change. Journal of Clinical Child and Adolescent Psychology, 37(4), 893–904.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV078905</t>
   </si>
   <si>
     <t>Gill, S., Nathans, L. L., Seidel, A. J., &amp; Greenberg, M. T. (2017). Early Head Start start-up planning: Implications for staff support, job satisfaction, burnout, and turnover. Journal of Community Psychology, 45(4), 443–458. https://doi.org/10.1002/jcop.21857</t>
   </si>
   <si>
     <t>WWHV015220</t>
   </si>
   <si>
     <t>Golas, J. C., Horm, D., &amp; Caruso, D. A. (2006). Challenges in implementing center-based and home-based Early Head Start programs. Journal of Research in Childhood Education, 21(2), 163–175.</t>
   </si>
   <si>
     <t>WWHV056878</t>
   </si>
   <si>
     <t>Goldberg, J., Bumgarner, E., &amp; Jacobs, F. (2016). Measuring program–and individual–level fidelity in a home visiting program for adolescent parents. Evaluation and Program Planning, 55(C), 163–173.</t>
   </si>
   <si>
     <t>WWHV077996</t>
   </si>
   <si>
     <t>Goldberg, J., Greenstone Winestone, J., Fauth, R., Colon, M., &amp; Mingo, M. V. (2018). Getting to the warm hand-off: A study of home visitor referral activities. Maternal &amp; Child Health Journal, 22(1), 22–32. https://doi.org/10.1007/s10995-018-2529-7</t>
   </si>
   <si>
     <t>WWHV090705</t>
@@ -1430,93 +1503,111 @@
   <si>
     <t>Haber, J. (2020). Promoting oral health for mothers and children: A nurse home visitor education program. Pediatric Nursing, 46(2), 70–76. https://nursing.nyu.edu/sites/default/files/inline-files/Pediatric_Nurs…</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV089883</t>
   </si>
   <si>
     <t>Haine-Schlagel, R., Fettes, D. L., Finn, N., Hurlburt, M., &amp; Aarons, G. A. (2020). Parent and caregiver active participation toolkit (PACT): Adaptation for a home visitation program. Journal of Child &amp; Family Studies, 29(1), 29–43. https://doi.org/10.1007/s10826-019-01659-3</t>
   </si>
   <si>
     <t>WWHV075115</t>
   </si>
   <si>
     <t>Haire-Joshu, D., Schwarz, C. D., Cahill, A. G., Woolfolk, C. L., Moley, K., Stein, R. I., Klein, S., Todd Cade, W., Mathur, A., Schechtman, K. B., Haire-Joshu, D., &amp; Cade, W. T. (2019). Randomized controlled trial of home-based lifestyle therapy on postpartum weight in underserved women with overweight or obesity. Obesity, 27(4), 535–541. https://doi.org/10.1002/oby.22413</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV079151</t>
   </si>
   <si>
     <t>Hancock, C. L. (2019). Decision-making by families and home visitors during Early Head Start home visits. [Doctoral dissertation, University of Kansas]. https://kuscholarworks.ku.edu/handle/1808/31532</t>
   </si>
   <si>
     <t>WWHV076630</t>
   </si>
   <si>
     <t>Handler, A., Zimmermann, K., Dominik, B., &amp; Garland, C. E. (2019). Universal early home visiting: A strategy for reaching all postpartum women. Maternal and Child Health Journal, 23, 1414–1423.</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV079095</t>
   </si>
   <si>
     <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
   </si>
   <si>
     <t>WWHV095839</t>
   </si>
   <si>
     <t>Hass-Wisecup, A., Kenny, E., &amp; Adams-Derousse, K. (2021). The Value of Fathering for Incarcerated Offenders: Implementing the "Parents as Teachers" Curriculum in Greene County, Missouri. International Journal of Social Science Studies, 9(4). https://doi.org/10.11114/ijsss.v9i4.5276</t>
   </si>
   <si>
     <t>WWHV044983</t>
   </si>
   <si>
     <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
   </si>
   <si>
     <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV027471</t>
   </si>
@@ -1550,50 +1641,62 @@
   <si>
     <t>Hefyan, M., Goldberg, M., &amp; Swinth, E. (2023). Changes in home visiting since the start of the pandemic: Lessons from the Child First Program. MDRC. https://www.mdrc.org/sites/default/files/ChildFirstImplementationBrief_…  </t>
   </si>
   <si>
     <t>Child First</t>
   </si>
   <si>
     <t>WWHV089869</t>
   </si>
   <si>
     <t>Heinz, H., &amp; Breidenbach, A. (2020). Connecting families with community supports: A study of best practices and barriers to community referrals in the first born home visiting program. Cradle to Career Policy Institute, University of New Mexico.</t>
   </si>
   <si>
     <t>WWHV094686</t>
   </si>
   <si>
     <t>Henk, J., McEnry, C., &amp; Traube, D. (2022) Engaging families with virtual home visiting during the COVID-19 Pandemic: Innovations in supporting home visitors and building relationships with families [Presentation Poster]. National Research Conference on Early Childhood, Washington D.C, United States.</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV074769</t>
   </si>
   <si>
     <t>Hernández, D., Topping, A., Hutchinson, C. L., Martin, A., Brooks‐Gunn, J., &amp; Petitclerc, A. (2019). Client attrition in the Nurse‐Family Partnership: Revisiting metrics of impact in a home visitation program in the United States. Health &amp; Social Care in the Community, 27(4), e483–e493. https://doi.org/10.1111/hsc.12748</t>
   </si>
   <si>
     <t>WWHV007012</t>
   </si>
   <si>
     <t>Hicks, D., Larson, C., Nelson, C., Olds, D. L., &amp; Johnston, E. (2008). The influence of collaboration on program outcomes: The Colorado Nurse-Family Partnership. Evaluation Review, 32(5), 453-477.</t>
   </si>
   <si>
     <t>WWHV094824</t>
   </si>
   <si>
     <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>WWHV044343</t>
   </si>
   <si>
     <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
   </si>
   <si>
     <t>WWHV041579</t>
@@ -1640,71 +1743,101 @@
   <si>
     <t>WWHV078049</t>
   </si>
   <si>
     <t>Hubel, G. S., Rostad, W. L., Self-Brown, S., &amp; Moreland, A. D. (2018). Service needs of adolescent parents in child welfare: Is an evidence-based, structured, in-home behavioral parent training protocol effective? Child Abuse &amp; Neglect, 79, 203–212. https://doi.org/10.1016/j.chiabu.2018.02.005</t>
   </si>
   <si>
     <t>WWHV078995</t>
   </si>
   <si>
     <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
   </si>
   <si>
     <t>WWHV016198</t>
   </si>
   <si>
     <t>Huebner, C. E., Barlow, W. E., Tyll, L. T., Johnston, B. D., &amp; Thompson, R. S. (2004). Expanding developmental and behavioral services for newborns in primary care: Program design, delivery, and evaluation framework. American Journal of Preventive Medicine, 26(4), 344–355.</t>
   </si>
   <si>
     <t>WWHV004004</t>
   </si>
   <si>
     <t>Huebner, C. E., Tyll, L., Luallen, J., Johnston, B. D., &amp; Thompson, R. S. (2001). PrePare: A program of enhanced prenatal services within health-maintenance organization settings. Health Education Research, 16(1), 71–80.</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV062552</t>
   </si>
   <si>
     <t>Hurlburt, M., Aarons, G. A., Fettes, D., Willging, C., Gunderson, L., &amp; Chaffin, M. J. (2014). Interagency collaborative team model for capacity building to scale-up evidence-based practice. Children &amp; Youth Services Review, 39, 160–168.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV039019</t>
   </si>
   <si>
     <t>Ingoldsby, E., Baca, P., McClatchey, M., Luckey, D., Ramsey, M., Loch, J., Lewis, J., Blackaby, T., Petrini, M., Smith, B., McHale, M., Perhacs, M., &amp; Olds, D. (2013). Quasi-experimental pilot study of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 14(6), 525-534.</t>
   </si>
   <si>
     <t>WWHV094868</t>
   </si>
   <si>
     <t>Institute for Families in Society. (2021). South Carolina First Steps to School Readiness Parents as Teachers External Evaluation FY16-17 to FY18-19. University of South Carolina, Pacific Research &amp; Evaluation. https://www.scfirststeps.org/media/02ahuo5m/full-report-south_carolina_…</t>
   </si>
   <si>
     <t>WWHV065169</t>
   </si>
   <si>
     <t>Iruka, I. U., Brown, D., Jerald, J., &amp; Blitch, K. (2018). Early Steps to School Success (ESSS): Examining pathways linking home visiting and language outcomes. Child &amp; Youth Care Forum, 47(2), 283–301.</t>
   </si>
   <si>
     <t>Early Steps to School Success™-Home Visiting</t>
   </si>
   <si>
     <t>WWHV003889</t>
   </si>
   <si>
     <t>Ispa, J., Sharp, E., Brookes, S., Wolfenstein, M., Thornburg, K., Fine, M., et al. (2000, June). Mother and home visitor personality characteristics, the mother-home-visitor relationship, and home visit intensity. Paper presented at Head Start National Research Conference, Washington, DC.</t>
@@ -1884,50 +2017,68 @@
     <t>WWHV016104</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., &amp; McGuigan, W. (2001). Oregon Healthy Start 1999-2000. Status report. Corvallis, OR: Oregon State University Family Policy Program.</t>
   </si>
   <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV005553</t>
   </si>
   <si>
     <t>Keith, P. B., &amp; Fortune, J. C. (1993, April). Establishing rural Even Start programs: Lessons learned from a demonstration project. Paper presented at the annual meeting of the American Educational Research Association, Atlanta, GA.</t>
+  </si>
+  <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
   </si>
   <si>
     <t>WWHV056869</t>
   </si>
   <si>
     <t>Kemp, L. (2016). Adaptation and fidelity: A recipe analogy for achieving both in population scale implementation. Prevention Science, 17(4), 429–438.</t>
   </si>
   <si>
     <t>WWHV094358</t>
   </si>
   <si>
     <t>Kemp, L., Bruce, T., Elcombe, E.L., Anderson, T., Vimpani, G., Price, A., Smith, C. &amp; Goldfeld, S. (2019). Quality of delivery of “right@ home”: Implementation evaluation of an Australian sustained nurse home visiting intervention to improve parenting and the home learning environment. PLoS ONE, 14(5), Article e0215371.</t>
   </si>
   <si>
     <t>WWHV009539</t>
   </si>
   <si>
     <t>Kemp, L., Eisbacher, L., McIntyre, L., O’Sullivan, K., Taylor, J., Clark, T., et al. (2006). Working in partnership in the antenatal period: What do child and family health nurses do? Contemporary Nurse, 23(2), 312-320.</t>
   </si>
   <si>
     <t>WWHV094458</t>
   </si>
   <si>
     <t>Kemp, L., Elcombe, E., Sumpton, W., Hook, B., Cowley, S., &amp; Byrne, F. (2022). Evaluation of the impact of the MECSH programme in England: A mixed methods study. Journal of Health Visiting, 10(5), 200–214.</t>
   </si>
@@ -2079,50 +2230,56 @@
   <si>
     <t>Korfmacher, J., Kitzman, H., &amp; Olds, D. (1998). Intervention processes as predictors of outcomes in a preventive home-visitation program. Journal of Community Psychology, 26(1), 49-64.</t>
   </si>
   <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
     <t>WWHV004246</t>
   </si>
   <si>
     <t>Krieger, J. K., Takaro, T. K., Allen, C., Song, L., Weaver, M., Chai, S., et. al. (2002). The Seattle-King County Healthy Homes project: Implementation of a comprehensive approach to improving indoor environmental quality for low-income children with asthma. Environmental Health Perspectives, 110, 311-322.</t>
   </si>
   <si>
     <t>Seattle-King County Healthy Homes Project</t>
   </si>
   <si>
     <t>WWHV031640</t>
   </si>
   <si>
     <t>Krysik, J., Lecroy, C. W., &amp; Ashford, J. B. (2008). Participants' perceptions of healthy families: A home visitation program to prevent child abuse and neglect. Children and Youth Services Review 30(1), 45-61. doi:10.1037/0003-066x.47.9.1102 10.1016/j.childyouth.2007.06.004</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
     <t>WWHV075056</t>
@@ -2172,131 +2329,128 @@
   <si>
     <t>WWHV033983</t>
   </si>
   <si>
     <t>Lane, V. (2011). The emotional labor of Early Head Start home visiting. Zero to Three, 32(1), 30–36.</t>
   </si>
   <si>
     <t>WWHV040783</t>
   </si>
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV062407</t>
   </si>
   <si>
     <t>Latimore, A. D., Burrell, L., Crowne, S., Ojo, K., Cluxton–Keller, F., Gustin, S., ... &amp; Duggan, A. (2017). Exploring multilevel factors for family engagement in home visiting across two national models. Prevention Science, 18(5), 577–589.</t>
   </si>
   <si>
     <t>WWHV016218</t>
   </si>
   <si>
     <t>Lawrence, P. R., Magee, T., &amp; Bernard, A. (2001). Reshaping primary care: The Healthy Steps initiative. Journal of Pediatric Healthcare, 15(2), 58–62.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV016108</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates. (2004). Healthy Families Arizona: Evaluation report 2004. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV014630</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2003). Healthy Families Arizona evaluation report 2003. Prepared for the Arizona  Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV014678</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2007). Healthy Families Arizona evaluation report 2007. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV014679</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2008). Healthy Families Arizona evaluation report 2008. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV073831</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2018). Parents as Teachers home visiting intervention: a quasi-experimental evaluation of academic outcomes, school behavior, and parenting skills. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV094687</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associations, Inc. (2022). Impact of the COVID-19 pandemic and virtual service delivery on Parents as Teachers families and parent educators. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV095819</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2024). Parents as Teachers Randomized Control Trial in Arizona: 6- and 12-Month Outcomes Report. Tucson, AZ. https://www.lecroymilligan.com/_files/ugd/4d0a9d_3729c8f41ef34a2d9dfeb8…</t>
   </si>
   <si>
-    <t>WWHV095820</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV004331</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV073834</t>
   </si>
   <si>
     <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003349</t>
   </si>
   <si>
     <t>Lee, E., Mitchell-Herzfeld, S., Lowenfels, A. A., Greene, R., Dorabawila, V., &amp; DuMont, K. A. (2009). Reducing low birth weight through home visitation: A randomized controlled trial. American Journal of Preventive Medicine, 36(2), 154–160.</t>
   </si>
   <si>
     <t>WWHV094387</t>
   </si>
   <si>
     <t>Leeman, J., Ledford, A., Sprinkle, S., Gasbarro, M., Knudtson, M., Bernhardt, E., Zeanah, P., McMichael, G., Mosqueda, A., &amp; Beeber, L. (2022). Implementing mental health interventions within a national nurse home visiting program: A mixed methods evaluation. Implementation Research and Practice, 3. https://doi.org/10.1177/26334895221128795</t>
   </si>
   <si>
     <t>WWHV060516</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV095892</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV078017</t>
@@ -2403,171 +2557,183 @@
   <si>
     <t>WWHV075200</t>
   </si>
   <si>
     <t>Lorber, M. F., Olds, D. L., &amp; Donelan-McCall, N. (2019). The impact of a preventive intervention on persistent, cross-situational early onset externalizing problems. Prevention Science, 20(5), 684–694. https://doi.org/10.1007/s11121-018-0973-7</t>
   </si>
   <si>
     <t>WWHV027227</t>
   </si>
   <si>
     <t>Love, C. T., &amp; Others, A. (1991). Family-centered learning: An Even Start project. Illinois Teacher of Home Economics, 34(5), 173–177.</t>
   </si>
   <si>
     <t>WWHV064987</t>
   </si>
   <si>
     <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
   </si>
   <si>
     <t>WWHV016776</t>
   </si>
   <si>
     <t>Lutzker, J. R., &amp; Rice, J. M. (1984). Project 12-ways: Measuring outcome of a large in-home service for treatment and prevention of child abuse and neglect. Child Abuse &amp; Neglect, 8(4), 519-524.</t>
   </si>
   <si>
     <t>WWHV030869</t>
   </si>
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
     <t>WWHV095821</t>
   </si>
   <si>
     <t>Maguire-Jack, K., Park, Y., Chang, O.D. et al. (2024). Findings from the Michigan EITC Access Project: ACEs Prevention Through Economic Intervention. Child and Adolescent Social Work Journal, 1-10. https://doi.org/10.1007/s10560-024-00971-2</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV047001</t>
   </si>
   <si>
     <t>Mann, V. (2014). Spanish-language home visitation to disadvantaged Latino preschoolers: A means of promoting language development and English school readiness. Creative Education, 5(6), 411–426. https://doi.org/10.4236/ce.2014.56051</t>
   </si>
   <si>
     <t>WWHV062485</t>
   </si>
   <si>
     <t>Marina, S. (2017). In the room where it happens: Autonomy and discretion in home visitors' information and referral actions. (M.A., Tufts University). ProQuest Dissertations and Theses. (1912290966)</t>
   </si>
   <si>
     <t>WWHV095239</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Kearney, M., Tam, N., Sabry, M., Kuswara, K., Laird, Y., Wen, L. M., &amp; Rissel, C. (2021). Navigating infant feeding supports after migration: perspectives of Arabic and Chinese mothers and health professionals in Australia. Women and Birth: Journal of the Australian College of Midwives, 34(4), e346–e356. https://doi.org/10.1016/j.wombi.2020.06.002</t>
   </si>
   <si>
     <t>WWHV095238</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). The process of culturally adapting the Healthy Beginnings early obesity prevention program for Arabic and Chinese mothers in Australia. BMC Public Health, 21(1) 284. https://doi.org/10.1186/s12889-021-10270-5</t>
   </si>
   <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
+  </si>
+  <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV095012</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S. J., Roe, Y., Kildea, S., &amp; Kruske, S. (2023). “This has changed me to be a better mum”: A qualitative study exploring how the Australian Nurse-Family Partnership Program contributes to the development of First Nations women’s self-efficacy. Women and Birth, 36(6), e613–e622. https://doi.org/10.1016/j.wombi.2023.05.010</t>
   </si>
   <si>
     <t>WWHV093824</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S., Roe, Y., Kildea, S., Nelson, C., &amp; Kruske, S. (2021). Improving interagency service integration of the Australian Nurse Family Partnership Program for First Nations women and babies: A qualitative study. International Journal for Equity in Health, 20, 1–15. https://doi.org/10.1186/s12939-021-01519-x</t>
   </si>
   <si>
     <t>WWHV073859</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., Whittaker, J., Rubin, D. M., &amp; Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22, 79-91. https://doi.org/10.1007/s10995-018-2530-1
  </t>
   </si>
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV003812</t>
   </si>
   <si>
     <t>McAllister, C. L., &amp; Thomas, T. (2007). Infant mental health and family support: Contributions of Early Head Start to an integrated model for community-based early childhood programs. Infant Mental Health Journal, 28(2), 192–215. doi:10.1002/imhj.20129</t>
   </si>
   <si>
-    <t>WWHV095829</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV091005</t>
   </si>
   <si>
     <t>McConnell, M. A., Zhou, R. A., Martin, M. W., Gourevitch, R. A., Steenland, M., Bates, M. A., Zera, C., Hacker, M., Chien, A., &amp; Baicker, K. (2020). Protocol for a randomized controlled trial evaluating the impact of the Nurse-Family Partnership's home visiting program in South Carolina on maternal and child health outcomes. Trials, 21, 1–21. https://doi.org/10.1186/s13063-020-04916-9</t>
   </si>
   <si>
     <t>WWHV014577</t>
   </si>
   <si>
     <t>McCurdy, K., Daro, D., Anisfeld, E., Katzev, A., Keim, A., LeCroy, C., et al. (2006). Understanding maternal intentions to engage in home visiting programs. Children and Youth Services Review, 28(10), 1195–1212.</t>
   </si>
   <si>
     <t>WWHV065716</t>
   </si>
   <si>
     <t>McGinnis, S., Lee, E., Kirkland, K., Smith, C., Miranda-Julian, C., &amp; Greene, R. (2018). Engaging at-risk fathers in home visiting services: Effects on program retention and father involvement. Child and Adolescent Social Work Journal, 36, 189–200. https://doi.org/10.1007/s10560-018-0562-4</t>
   </si>
   <si>
     <t>WWHV087245</t>
@@ -2599,50 +2765,56 @@
   <si>
     <t>McMillin, S. E. (2013). Transferring training to evidence-based practice in home visitation. ProQuest Dissertations and Theses, 3568405.</t>
   </si>
   <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV091029</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 1.] Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV094394</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 1.] Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV027966</t>
@@ -2683,140 +2855,176 @@
   <si>
     <t>WWHV094479</t>
   </si>
   <si>
     <t>Miles, E. M., "What Works for Whom" in Family Support Programs: Leveraging Administrative Data to Improve Precision Matching" (2022). Electronic Theses and Dissertations. 2141. https://digitalcommons.du.edu/etd/2141</t>
   </si>
   <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
     <t>WWHV095823</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
     <t>WWHV075199</t>
   </si>
   <si>
     <t>Morshed, A. B., Tabak, R. G., Schwarz, C. D., &amp; Haire-Joshu, D. (2019). The impact of a healthy weight intervention embedded in a home-visiting program on children's weight and mothers' feeding practices. Journal of Nutrition Education &amp; Behavior, 51(2), 237–244. https://doi.org/10.1016/j.jneb.2018.09.001</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
     <t>WWHV013514</t>
   </si>
   <si>
     <t>Nagle, G. A. (2002). Maternal participation, depression and partner violence in a state run child abuse prevention program: Louisiana nurse home visitation, 1999–2002. Tulane University; 0235 (Advisor: Chair Janet Rice). Dissertation Abstracts International, 63 (10B), 210–4590. (AAI3069249).</t>
   </si>
   <si>
     <t>WWHV079107</t>
   </si>
   <si>
     <t>Nathans, L., Gill, S., Molloy, S., &amp; Greenberg, M. (2019). Home visitor readiness, job support, and job satisfaction across three home visitation programs: A retrospective analysis. Children and Youth Services Review, 106, Article 104388. https://doi.org/10.1016/j.childyouth.2019.104388</t>
   </si>
   <si>
     <t>WWHV076600</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2020). The effects of the home instruction for parents of preschool youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research, 46(5), 726–739.</t>
   </si>
   <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
     <t>WWHV087456</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting self-regulation skills and healthy eating habits in Early Head Start (NCT03958214). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/NCT03958214</t>
   </si>
   <si>
     <t>WWHV087454</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting healthy development with the Recipe 4 Success intervention (NCT03976089). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/nct03976089</t>
   </si>
   <si>
     <t>WWHV087320</t>
   </si>
   <si>
     <t>Neal, M., &amp; Fixsen, A. (2020). The Nurse-Family partnership in Colorado: Supporting high-quality programming with implementation science. Journal of Nursing Scholarship, 52(1), 6–13. https://doi.org/10.1111/jnu.12506</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV095910</t>
   </si>
   <si>
     <t>Neuhauser, A., Schaub, S., Ramseier, E., Kalkusch, I., Rodcharoen, P., Eberli, R., Burkhardt, S. C. A., Villiger, A., Lanfranchi, A., &amp; Klaver, P. (2024). Förderung ab Geburt: Zürcher Equity Präventionsprojekt Elternbeteiligung und Integration ZEPPELIN 5-6.  https://doi.org/10.48573/2h3q-5e83</t>
   </si>
   <si>
     <t>WWHV012587</t>
   </si>
   <si>
     <t>Newman, L. J. (2008). Inside the "black box": The use of parenting education curriculum in home visiting. (Doctoral dissertation, University of Albany, 2008). Dissertation Abstracts International Section A: Humanities and Social Sciences, 68 (10-A), 4480. (Dissertation Abstract: 2008-99070-405)</t>
   </si>
   <si>
+    <t>WWHV003356</t>
+  </si>
+  <si>
+    <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
+  </si>
+  <si>
     <t>WWHV016199</t>
   </si>
   <si>
     <t>Niederman, L. G. (2007). Healthy Steps for Young Children Program in  pediatric residency training: Impact on primary care outcomes.</t>
   </si>
   <si>
     <t>WWHV075439</t>
   </si>
   <si>
     <t>Nievar, A., Brown, A. L., Nathans, L., Chen, Q., &amp; Martinez-Cantu, V. (2018). Home visiting among inner-city families: Links to early academic achievement. Early Education and Development, 29(8), 1115–1128. https://doi.org/10.1080/10409289.2018.1506229</t>
   </si>
   <si>
     <t>WWHV094639</t>
   </si>
   <si>
     <t>Nix, R. L., Francis, L. A., Feinberg, M. E., Gill, S., Jones, D. E., Hostetler, M. L., &amp; Stifter, C. A. (2021). Improving toddlers’ healthy eating habits and self-regulation: A randomized controlled trial. Pediatrics, 147(1). https://doi.org/10.1542/peds.2019-3326</t>
   </si>
   <si>
     <t>WWHV094638</t>
   </si>
   <si>
     <t>Nix, R. L., Gil, S., Hostetler, M. L., Feinberg, M. E., Francis, L. A., Stifter, C. A., McNeil, C. B., Kidder, S. M., Jones, D. E., Park, Y. R., Kim, C. N., Engbretson, A. G., Braaten, S. M., &amp; Tamkin, V. L. (2022). Promoting toddlers’ self-regulation and healthy eating habits among families living in poverty: A randomized controlled trial of Recipe 4 Success. Child Development, 95(2), 352–367. https://doi.org/10.1111/cdev.14006</t>
   </si>
   <si>
     <t>WWHV016049</t>
@@ -2875,101 +3083,140 @@
   <si>
     <t>WWHV046458</t>
   </si>
   <si>
     <t>Olds, D. L., &amp; Korfmacher, J. (1998). Maternal psychological characteristics as influences on home visitation contact. Journal of Community Psychology, 26(1), 23-36.</t>
   </si>
   <si>
     <t>WWHV065838</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., &amp; Zeira, A. (2018). SafeCare in Israel: The challenges of implementing an evidence-based program. Children &amp; Youth Services Review, 85, 187–193.  https://doi.org/10.1016/j.childyouth.2017.12.031</t>
   </si>
   <si>
     <t>WWHV089879</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., Zeira, A., &amp; Mazursky, N. (2020). Evaluating SafeCare® in Israel: Benefits for the families. Child &amp; Family Social Work, 25(3), 665–673. https://doi.org/10.1111/cfs.12741</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
     <t>WWHV073830</t>
   </si>
   <si>
     <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Promotion Model</t>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV065192</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
   </si>
   <si>
     <t>WWHV095220</t>
   </si>
   <si>
     <t>Pais, J., &amp; Sexer, L. P. (2023). The effectiveness of a Parents as Teachers home visitation program on school readiness: An application of Complier Average Causal Effect analysis. Journal of Evidence-Based Social Work, 20(5). https://doi.org/10.1080/26408066.2023.2201233</t>
   </si>
   <si>
     <t>WWHV087205</t>
   </si>
   <si>
     <t>Palmer Molina, A., Traube, D. E., &amp; Kemner, A. (2020). Addressing maternal mental health to increase participation in home visiting. Children &amp; Youth Services Review, 113(105025). https://doi.org/10.1016/j.childyouth.2020.105025</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV078974</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love, J. M., &amp; Raikes, H. H. (2002). Understanding implementation in Early Head Start programs: Implications for policy and practice. Infant Mental Health Journal, 23(1), 14–35. https://doi.org/10.1002/imhj.10001</t>
   </si>
   <si>
     <t>WWHV004838</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love,  J. M., Raikes, H., Boller, K., Rosenberg, L., et al. (2000). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume III: Program  implementation. Early Head Start research. Washington, DC: U.S. Department  of Health and Human Services, Commissioner's Office of Research and Evaluation,  Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014189</t>
@@ -3124,50 +3371,56 @@
   <si>
     <t>WWHV078906</t>
   </si>
   <si>
     <t>Raikes, H. H., &amp; Love, J. M. (2002). Early Head Start: A dynamic new program for infants and toddlers and their families. Infant Mental Health Journal, 23(1), 1–13. https://doi.org/10.1002/imhj.10000</t>
   </si>
   <si>
     <t>WWHV014481</t>
   </si>
   <si>
     <t>Raikes, H., Roggman, L., Peterson, C.,  Constantine, J., Brooks-Gunn, J., &amp; Chazan-Cohen, R. (2003). Theories of  change and outcomes in Early Head Start home-based programs. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV046261</t>
   </si>
   <si>
     <t>Raikes, H. H., Summers, J. A., &amp; Roggman, L. A. (2005). Father involvement in Early Head Start programs. Fathering, 3(1), 29-58.</t>
   </si>
   <si>
     <t>WWHV078937</t>
   </si>
   <si>
     <t>Raikes, H. H., Vogel, C., &amp; Love, J. M. (2013). Family subgroups and impacts at ages 2, 3, and 5: Variability by race/ethnicity and demographic risk. Monographs of the Society for Research in Child Development, 78(1), 64–92.  https://www.jstor.org/stable/23361873</t>
   </si>
   <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
+  </si>
+  <si>
     <t>WWHV064322</t>
   </si>
   <si>
     <t>Ratcliff, A. C. (2016). Early experiences and the effect on kindergarten screening (Doctoral dissertation, Southwest Baptist University).</t>
   </si>
   <si>
     <t>WWHV094685</t>
   </si>
   <si>
     <t>Rau, A., McEnery, C., &amp; Henk, J. (2022) Learnings from Connect Texas [Preliminary Draft].</t>
   </si>
   <si>
     <t>WWHV094684</t>
   </si>
   <si>
     <t>Rau, A., Traube, D., Hunt-O’Brien, D., &amp; Kemner, A. (2020). A programmatic study, Parents as Teachers and University of Southern California Virtual Home Visiting Pilot. Parents as Teachers. https://parentsasteachers.org/virtual-service-delivery</t>
   </si>
   <si>
     <t>WWHV015967</t>
   </si>
   <si>
     <t>Rector, E. J. (2002). Early Head Start: Home visiting and parenting group program uptake. An implementation study. (Doctoral dissertation, University of Washington, 2002; 0250 Adviser: Chair Susan P. Kemp. Dissertation Abstracts International, 63 (05A), 240-1999. (AAI3053547)</t>
   </si>
   <si>
     <t>WWHV014573</t>
@@ -3190,110 +3443,134 @@
   <si>
     <t>WWHV095228</t>
   </si>
   <si>
     <t>Rhodes, E. C., Wilde LaPlant, H., Zahid, M., Abuwala, N., Damio, G., Crummett, C., Surprenant, R., &amp; Pérez-Escamilla, R. (2022). Shifting to virtual breastfeeding counseling for low-income women in the US during COVID-19: A partner-engaged multimethod evaluation of program adaptations. Frontiers in Health Services, 2, 1020326. https://doi.org/10.3389/frhs.2022.1020326</t>
   </si>
   <si>
     <t>WWHV004326</t>
   </si>
   <si>
     <t>Riedinger, S. A. (1997). Even Start: Facilitating transitions to kindergarten. Washington, DC: U.S. Department of Education.</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
     <t>WWHV073808</t>
   </si>
   <si>
     <t>Roben, C. K., Dozier, M., Caron, E., &amp; Bernard, K. (2017). Moving an evidence-based parenting program into the community. Child Development, 88(5), 1447–1452. https://doi.org/10.1111/cdev.12898</t>
   </si>
   <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
+  </si>
+  <si>
     <t>WWHV095841</t>
   </si>
   <si>
     <t>Rodcharoen, P., Neuhauser, A., Kalkusch, I., Schaub, S., Lanfranchi, A., Klaver, P., &amp; Oeri, N. (2024). Behavioral self-regulation development in at-risk families: the role of family resources. Early Child Development and Care,194(11-12), 1123–1137.https://doi.org/10.1080/03004430.2024.2404001</t>
   </si>
   <si>
     <t>WWHV089983</t>
   </si>
   <si>
     <t>Rogers-Brown, J. S., Self-Brown, S., Romano, E., Weeks, E., Thompson, W. W., &amp; Whitaker, D. J. (2020). Behavior change across implementations of the SafeCare model in real world settings. Children and Youth Services Review, 117. https://doi.org/10.1016/j.childyouth.2020.105284</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV078965</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V. K., Boyce, L. K., Olson, T. L., Christiansen, K., &amp; Peterson, C. A. (2019). The Home Visit Rating Scales: Revised, restructured, and revalidated. Infant Mental Health Journal, 40(3), 315–330. https://doi.org/10.1002/imhj.21781</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV089875</t>
   </si>
   <si>
     <t>Romano, E., Gallitto, E., Firth, K., &amp; Whitaker, D. (2020). Does the SafeCare parenting program impact caregiver mental health? Journal of Child &amp; Family Studies, 29(9), 2653–2665. https://doi.org/10.1007/s10826-020-01774-6</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
+  </si>
+  <si>
     <t>WWHV094788</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Bai, Y., &amp; Dodge, K. A. (2022). Transitioning to virtual interaction during the COVID‐19 pandemic: Impact on the Family Connects postpartum home visiting program activity. Infant Mental Health Journal, 43(1), 159–172.</t>
   </si>
   <si>
     <t>WWHV094636</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Weindling, W., &amp; Dodge, K. A. (2022). Home visiting services during the COVID-19 pandemic: Program activity analysis for Family Connects. Maternal and Child Health Journal, 26(1), 70–78.</t>
   </si>
   <si>
     <t>WWHV070248</t>
   </si>
   <si>
     <t>Saïas, T., Greacen, T., Tubach, F., Dugravier, R., Marcault, E., Tereno, S., . . . CAPEDP Study Group. (2013). Supporting families in challenging contexts: The CAPEDP project. Global Health Promotion, 20(2), 66–70.</t>
   </si>
   <si>
     <t>WWHV035239</t>
   </si>
   <si>
     <t>Saïas, T., Lerner, E., Greacen, T., Simon-Vernier, E., Emer, A., Pintaux, E., . . . Revah-Levy, A. (2012). Evaluating fidelity in home-visiting programs a qualitative analysis of 1058 home visit case notes from 105 families. PloS One, 7(5), e36915.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV043928</t>
   </si>
   <si>
     <t>Sanders, M. R. (1982). The generalization of parent responding to community settings: The effects of instructions, plus feedback, and self-management training. Behavioural and Cognitive Psychotherapy, 10(03), 273-287.</t>
   </si>
   <si>
     <t>WWHV014540</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Dadds, M. R. (1982). The effects of planned activities and child management procedures in parent training: An analysis of setting generality. Behavior Therapy, 13, 452-461.</t>
   </si>
   <si>
     <t>WWHV014538</t>
   </si>
   <si>
     <t>Sanders, M. R. &amp; Glynn, T. (1981). Training parents in behavioral self-management: An analysis of generalization and maintenance. Journal of Applied Behavior Analysis, 14(3), 223-223.</t>
   </si>
   <si>
     <t>WWHV043929</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Plant, K. (1989). Programming for generalization to high and low risk parenting situations in families with oppositional developmentally disabled preschoolers. Behavior Modification, 13(3), 283-305. https://doi.org/10.1177/01454455890133001</t>
   </si>
   <si>
     <t>WWHV003919</t>
@@ -3439,50 +3716,56 @@
   <si>
     <t>WWHV087562</t>
   </si>
   <si>
     <t>Smith, J. D., Wakschlag, L., Krogh-Jespersen, S., Walkup, J. T., Wilson, M. N., Dishion, T. J., &amp; Shaw, D. S. (2019). Dysregulated irritability as a window on young children's psychiatric risk: Transdiagnostic effects via the Family Check-Up. Development and Psychopathology, 31(5), 1887–1899.</t>
   </si>
   <si>
     <t>WWHV065004</t>
   </si>
   <si>
     <t>Sonuga-Barke, E. J., Barton, J., Daley, D., Hutchings, J., Maishman, T., Raftery, J., Stanton, L., Laver-Bradbury, C., Chorozoglou, M., Coghill, D., Little, L., Ruddock, M., Radford, M., Yao, G.L., Lee, L., Gould, L., Shipway, L., Markomichali, P., McGuirk, J., Lowe, M., Perez, E., Lockwood, J., &amp; Thompson, M. J. (2018). A comparison of the clinical effectiveness and cost of specialised individually delivered parent training for preschool attention-deficit/hyperactivity disorder and a generic, group-based programme: a multi-centre, randomised controlled trial of the New Forest Parenting Programme versus Incredible Years. European Child &amp; Adolescent Psychiatry, 27(6), 797–809. Study 2.</t>
   </si>
   <si>
     <t>WWHV094376</t>
   </si>
   <si>
     <t>Sonuga-Barke, E. J., Barton, J., Daley, D., Hutchings, J., Maishman, T., Raftery, J., Stanton, L., Laver-Bradbury, C., Chorozoglou, M., Coghill, D., Little, L., Ruddock, M., Radford, M., Yao, G.L., Lee, L., Gould, L., Shipway, L., Markomichali, P., McGuirk, J., Lowe, M., Perez, E., Lockwood, J., &amp; Thompson, M. J. (2018). A comparison of the clinical effectiveness and cost of specialised individually delivered parent training for preschool attention-deficit/hyperactivity disorder and a generic, group-based programme: a multi-centre, randomised controlled trial of the New Forest Parenting Programme versus Incredible Years. European Child &amp; Adolescent Psychiatry, 27(6), 797-809. Study 1. </t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
+  </si>
+  <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV016045</t>
   </si>
   <si>
     <t>Spigel, S. (2001, April 27). Establishing Healthy Families statewide: OLR research report. Hartford, CT: Connecticut General Assembly: Office of Legislative Research. http://www.cga.ct.gov/2001/rpt/olr/htm/2001-r-0454.htm</t>
   </si>
   <si>
     <t>WWHV095251</t>
   </si>
   <si>
     <t>Stacks, A. M., Jester, J. M., Wong, K., Huth-Bocks, A., Brophy-Herb, H., Lawler, J., Riggs, J., Ribaudo, J., Muzik, M., &amp; Rosenblum, K. L. (2022). Infant mental health home visiting: Intervention dosage and therapist experience interact to support improvements in maternal reflective functioning. Attachment &amp; Human Development, 24(1), 53–75. https://doi.org/10.1080/14616734.2020.1865606</t>
   </si>
   <si>
     <t>WWHV016717</t>
   </si>
   <si>
     <t>Stavrakos, J. C., Summerville, G., &amp; Johnson, L. E. (2009). Growing what works: Lessons learned from Pennsylvania’s Nurse-Family Partnership Initiative. Philadelphia: P/PV.</t>
   </si>
   <si>
     <t>WWHV045010</t>
@@ -3550,50 +3833,56 @@
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Watson, L. F., Gold, L., &amp; Lumley, J. A. (2011). Mothers’ AdvocateS in the community (MOSAIC)- non-professional mentor support to reduce intimate partner violence and depression in mothers: A cluster randomized trial in primary care. BMC Public Health, 11(178).</t>
   </si>
   <si>
     <t>Mothers’ Advocates in the Community (MOSAIC)</t>
   </si>
   <si>
     <t>WWHV003719</t>
   </si>
   <si>
     <t>Tandon, S., Parillo, K., Jenkins, C., &amp; Duggan, A. (2005). Formative evaluation of home visitors' role in addressing poor mental health, domestic violence, and substance abuse among low-income pregnant and parenting women. Maternal and Child Health Journal, 9(3), 273–283.</t>
   </si>
   <si>
     <t>WWHV003660</t>
   </si>
   <si>
     <t>Tandon, S. D., Parillo, K., Mercer, C., Keefer, M., &amp; Duggan, A. K. (2008). Engagement in paraprofessional home visitation: Familie' reasons for enrollment and program response to identified reasons. Women's Health Issues, 18(2), 118-129. doi:10.1016/j.whi.2007.10.005</t>
   </si>
   <si>
     <t>WWHV065817</t>
   </si>
   <si>
     <t>Tandon, S., Ward, E., Hamil, J., Jimenez, C., &amp; Carter, M. (2018). Perinatal depression prevention through home visitation: A cluster randomized trial of mothers and babies 1-on-1. Journal of Behavioral Medicine, 1–12.</t>
   </si>
   <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
+  </si>
+  <si>
     <t>WWHV045792</t>
   </si>
   <si>
     <t>Tedder, J., Morrow, J., &amp; Mozafarinia, M. Innovative online program enhances knowledge and confidence of home visitors and parents. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV004754</t>
   </si>
   <si>
     <t>Terpstra, L., van Dijke, A., &amp; Netherlands Inst of  Care and Welfare. (1999). Home-Start  between childhood and maturity: A programme evaluation. Utrecht: NIZW Uitgeverij.</t>
   </si>
   <si>
     <t>WWHV016713</t>
   </si>
   <si>
     <t>Thompson, R. S., Lawrence, D. M., Huebner, C. E., &amp; Johnston, B. D. (2004). Expanding developmental and behavioral services for newborns in primary care: Implications of the findings. American Journal of Preventive Medicine, 26(4), 367–371.</t>
   </si>
   <si>
     <t>WWHV060786</t>
   </si>
   <si>
     <t>Thorland, W., &amp; Currie, D. (2017). Status of birth outcomes in clients of the Nurse-Family Partnership. Maternal &amp; Child Health Journal, 21(5), 995–1001.</t>
   </si>
   <si>
     <t>WWHV060787</t>
@@ -3707,50 +3996,56 @@
     <t>Vick, C. C., &amp; Conner, P. (2009). Porter-Leath Early Childhood Home Visitation program year 5 evaluation report. Memphis, TN: University of Tennessee Health Science Center, Department of Preventive Medicine.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004953</t>
   </si>
   <si>
     <t>Wagner, M., Spiker, D., Gerlach-Downie, S., &amp; Hernandez, F. (2000). Parental engagement in home visiting programs--findings from the Parents as Teachers multisite evaluation. Menlo Park, CA.: SRI International.</t>
+  </si>
+  <si>
+    <t>WWHV004065</t>
+  </si>
+  <si>
+    <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV078634</t>
   </si>
   <si>
     <t>Wall, S. M., Taylor, N. E., Liebow, H., Sabatino, C. A., Mayer, L. M., Farber, M. Z., &amp; Timberlake, E. M. (2005). Early Head Start and access to early intervention services: A qualitative investigation. Topics in Early Childhood Special Education, 25(4), 218–231. https://doi.org/10.1177/02711214050250040301</t>
   </si>
   <si>
     <t>WWHV090055</t>
   </si>
   <si>
     <t>Wallace, L. E., &amp; Manz, P. H. (2023). Addressing the needs of infants and toddlers exposed to maltreatment: Examining the impact of an integrated Early Head Start &amp; children and youth services program. Children and Youth Services Review, 146, 106808. https://doi.org/10.1016/j.childyouth.2023.106808</t>
   </si>
   <si>
     <t>WWHV095173</t>
   </si>
   <si>
     <t>Walsh, B. A., Edwards, A. L., Cook, G. A., Hughes-Belding, K., &amp; Rahn, E. (2021). Exploring changes in home visitors’ perspectives in the context of a professional development activity. Early Childhood Education Journal, 1–13. https://doi.org/10.1007/s10643-021-01249-3</t>
   </si>
   <si>
     <t>WWHV091545</t>
   </si>
   <si>
     <t>Walsh, B. A., Edwards, A. L., Cook, G. A., Hughes-Belding, K., &amp; Rahn, E. (2021). Exploring changes in home visitors’ perspectives in the context of a professional development activity. Early Childhood Education Journal, 1–13. https://doi.org/10.1007/s10643-021-0</t>
   </si>
@@ -4063,52 +4358,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -4372,10822 +4670,11646 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E632"/>
+  <dimension ref="A1:E681"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E681"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E27">
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E28">
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E32">
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E33">
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E34">
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E35">
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D42" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E122" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D45" t="s">
-[...13 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E133" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E143" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E144" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E149" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E150" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D155" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E156" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E168" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E176" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E180" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E191" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E195" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E196" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E197" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E198" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E203" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E204" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E209" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E215" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E218" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E220" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E223" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E226" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E229" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E230" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E231" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E238" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E239" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E242" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E244" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E246" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E254" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E255" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E260" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E262" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E263" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E264" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E266" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E46">
-[...10 lines deleted...]
-      <c r="C47" t="s">
+      <c r="E268" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E279" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E281" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E286" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D47" t="s">
-[...13 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D287" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E287" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E289" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E291" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E292" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E294" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E296" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E297" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E298" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E299" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E302" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E303" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E304" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E305" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E306" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E307" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E308" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E309" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E310" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E311" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E312" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E313" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E314" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E315" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E316" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E317" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E318" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C320" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D48" t="s">
-[...13 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D320" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E320" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E321" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E322" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E323" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E324" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E325" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E326" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E327" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E328" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E329" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E331" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E332" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E333" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E334" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E335" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E336" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E337" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E338" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E339" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E340" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E341" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E342" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E343" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E344" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E345" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E346" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E347" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E348" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E349" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E350" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E351" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E352" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E353" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E354" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E355" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E356" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E357" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E358" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E360" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E361" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E362" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E363" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E364" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E365" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E366" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E367" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E368" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D49" t="s">
-[...13 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D369" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E369" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E370" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E371" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E372" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E373" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E374" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E375" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E376" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E377" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E378" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E379" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E380" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E381" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E382" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E383" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E384" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D385" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E385" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...12 lines deleted...]
-      <c r="E51">
+    <row r="386" spans="1:5">
+      <c r="A386" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E386" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...6 lines deleted...]
-      <c r="C52" t="s">
+    <row r="387" spans="1:5">
+      <c r="A387" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E387" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E388" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E389" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E390" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E391" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E392" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E393" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E394" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E395" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E396" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E397" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E398" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E399" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E400" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E401" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E402" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E403" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E404" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E405" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E406" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E407" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C408" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D408" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E408" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...6 lines deleted...]
-      <c r="C53" t="s">
+    <row r="409" spans="1:5">
+      <c r="A409" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E409" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E410" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E411" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E412" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E413" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E414" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E415" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E416" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E417" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E418" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E419" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E420" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C421" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D421" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E421" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E422" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E423" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E424" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E425" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E426" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E427" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E428" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E429" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E430" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E431" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E432" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E433" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E434" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E435" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E436" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D437" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E54">
-[...10 lines deleted...]
-      <c r="C55" t="s">
+      <c r="E437" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C438" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D438" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E438" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E439" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E440" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E441" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E442" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E443" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E444" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E445" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E446" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E447" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E448" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E449" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E450" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E451" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E452" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E453" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E454" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E455" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E456" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E457" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E458" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E55">
-[...10 lines deleted...]
-      <c r="C56" t="s">
+      <c r="E459" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E460" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E461" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E462" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E463" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E464" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E465" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E466" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E467" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E468" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E469" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E470" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E471" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E472" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E473" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E474" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E475" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E476" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E477" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E478" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E479" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E480" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E481" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E482" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E483" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E484" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E485" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E486" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E487" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E488" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E489" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E490" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E491" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E492" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E493" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E494" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E495" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E496" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C497" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D497" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E497" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E498" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E499" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E500" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E501" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E502" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E56">
-[...38 lines deleted...]
-      <c r="A59" t="s">
+      <c r="E503" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E504" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E505" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E506" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E507" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E508" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E509" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E510" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E511" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E512" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E513" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E514" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E515" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E516" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E517" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E518" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E519" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E520" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E521" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E522" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E523" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E524" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E525" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E526" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E527" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E528" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E529" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E530" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E531" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E532" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E533" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E534" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E535" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E536" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E537" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E538" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E539" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E540" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E541" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E542" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E543" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E544" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E545" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E546" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E547" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E548" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E549" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E550" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E551" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E552" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E553" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E554" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E555" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E556" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E557" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E558" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E559" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C560" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E560" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5">
+      <c r="A561" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E561" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E562" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5">
+      <c r="A563" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E563" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5">
+      <c r="A564" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E564" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5">
+      <c r="A565" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E565" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E566" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5">
+      <c r="A567" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E567" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E568" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E569" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E570" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E571" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E572" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E573" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E574" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5">
+      <c r="A575" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E575" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5">
+      <c r="A576" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E576" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E577" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5">
+      <c r="A578" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E578" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5">
+      <c r="A579" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E579" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E580" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5">
+      <c r="A581" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E581" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5">
+      <c r="A582" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E582" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5">
+      <c r="A583" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E583" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5">
+      <c r="A584" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E584" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5">
+      <c r="A585" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B585" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E585" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5">
+      <c r="A586" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B586" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E586" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B587" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E587" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B588" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E588" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B589" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E589" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5">
+      <c r="A590" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E590" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5">
+      <c r="A591" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E591" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5">
+      <c r="A592" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E592" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5">
+      <c r="A593" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E593" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5">
+      <c r="A594" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E594" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5">
+      <c r="A595" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E595" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5">
+      <c r="A596" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E596" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5">
+      <c r="A597" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E597" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5">
+      <c r="A598" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E598" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5">
+      <c r="A599" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E599" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5">
+      <c r="A600" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E600" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5">
+      <c r="A601" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E601" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5">
+      <c r="A602" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E602" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5">
+      <c r="A603" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E603" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5">
+      <c r="A604" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E604" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5">
+      <c r="A605" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B605" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E605" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5">
+      <c r="A606" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B606" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E606" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5">
+      <c r="A607" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B607" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E607" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5">
+      <c r="A608" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E608" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5">
+      <c r="A609" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B609" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E609" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5">
+      <c r="A610" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B610" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E610" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5">
+      <c r="A611" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E611" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5">
+      <c r="A612" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E612" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5">
+      <c r="A613" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E613" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5">
+      <c r="A614" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E614" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5">
+      <c r="A615" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E615" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5">
+      <c r="A616" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E616" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5">
+      <c r="A617" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E617" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5">
+      <c r="A618" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E618" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5">
+      <c r="A619" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E619" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5">
+      <c r="A620" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E620" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5">
+      <c r="A621" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E621" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5">
+      <c r="A622" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E622" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5">
+      <c r="A623" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E623" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5">
+      <c r="A624" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E624" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5">
+      <c r="A625" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E625" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5">
+      <c r="A626" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E626" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5">
+      <c r="A627" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E627" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5">
+      <c r="A628" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E628" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5">
+      <c r="A629" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E629" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5">
+      <c r="A630" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B630" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E630" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5">
+      <c r="A631" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B631" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E631" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="632" spans="1:5">
+      <c r="A632" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B632" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E632" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="633" spans="1:5">
+      <c r="A633" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B633" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E633" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5">
+      <c r="A634" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B634" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E634" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5">
+      <c r="A635" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B635" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E635" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="636" spans="1:5">
+      <c r="A636" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B636" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E636" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5">
+      <c r="A637" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E637" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5">
+      <c r="A638" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B638" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E638" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5">
+      <c r="A639" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E639" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E640" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E641" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="642" spans="1:5">
+      <c r="A642" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E642" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="643" spans="1:5">
+      <c r="A643" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E643" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:5">
+      <c r="A644" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E644" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5">
+      <c r="A645" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E645" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="646" spans="1:5">
+      <c r="A646" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C646" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D646" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E646" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5">
+      <c r="A647" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C647" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D59" t="s">
-[...30 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D647" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E647" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="648" spans="1:5">
+      <c r="A648" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E648" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="649" spans="1:5">
+      <c r="A649" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E649" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5">
+      <c r="A650" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E650" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5">
+      <c r="A651" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E651" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5">
+      <c r="A652" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E652" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="653" spans="1:5">
+      <c r="A653" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E653" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="654" spans="1:5">
+      <c r="A654" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E654" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="655" spans="1:5">
+      <c r="A655" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E655" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="656" spans="1:5">
+      <c r="A656" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E656" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="657" spans="1:5">
+      <c r="A657" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E657" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E658" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5">
+      <c r="A659" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E659" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="660" spans="1:5">
+      <c r="A660" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E660" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="661" spans="1:5">
+      <c r="A661" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E661" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E662" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="663" spans="1:5">
+      <c r="A663" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E663" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="664" spans="1:5">
+      <c r="A664" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E664" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="665" spans="1:5">
+      <c r="A665" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E665" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="666" spans="1:5">
+      <c r="A666" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E666" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5">
+      <c r="A667" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E667" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5">
+      <c r="A668" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E668" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5">
+      <c r="A669" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E669" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="670" spans="1:5">
+      <c r="A670" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C670" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D61" t="s">
-[...19 lines deleted...]
-      <c r="E62">
+      <c r="D670" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E670" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="671" spans="1:5">
+      <c r="A671" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E671" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5">
+      <c r="A672" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E672" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="673" spans="1:5">
+      <c r="A673" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E673" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5">
+      <c r="A674" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E674" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="675" spans="1:5">
+      <c r="A675" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E675" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="676" spans="1:5">
+      <c r="A676" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E676" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="677" spans="1:5">
+      <c r="A677" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E677" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="678" spans="1:5">
+      <c r="A678" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E678" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...23 lines deleted...]
-      <c r="C64" t="s">
+    <row r="679" spans="1:5">
+      <c r="A679" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E679" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="680" spans="1:5">
+      <c r="A680" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E680" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="681" spans="1:5">
+      <c r="A681" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C681" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D64" t="s">
-[...9658 lines deleted...]
-      <c r="E632">
+      <c r="D681" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E681" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>