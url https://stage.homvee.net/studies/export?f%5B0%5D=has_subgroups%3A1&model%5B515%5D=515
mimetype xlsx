--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,101 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
+  </si>
+  <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
+  </si>
+  <si>
+    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV003651</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Cole, R., Robinson, J., Sidora, K., Luckey, D. W., et al. (2004). Effects of nurse home-visiting on maternal life course and child development: Age 6 follow-up results of a randomized trial. Pediatrics, 114(6), 1550–1559</t>
   </si>
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
@@ -437,209 +464,283 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E11"/>
+      <selection activeCell="A1" sqref="A1:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="432.894" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E8" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>