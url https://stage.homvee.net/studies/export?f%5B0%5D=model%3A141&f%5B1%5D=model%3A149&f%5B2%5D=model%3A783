--- v0 (2025-10-19)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027449</t>
   </si>
   <si>
     <t>Abt Associates. (1998). Exploratory study of the effects of early childbearing for Even Start participants. Cambridge, MA: Abt Associates.</t>
   </si>
   <si>
     <t>Even Start-Home Visiting (Birth to Age 5)</t>
   </si>
   <si>
@@ -80,50 +80,59 @@
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV013855</t>
   </si>
   <si>
     <t>Bailey, S. J. (1996). Family literacy programs: Can they make a difference in parenting? (Even Start). (Oregon State University; 0172). Dissertation Abstracts International, 57 (11A), 106-4642. (AAG9711819)</t>
   </si>
   <si>
     <t>WWHV027201</t>
   </si>
   <si>
     <t>Bailey, S. J., &amp; Richards, L. N. (2001). Challenges in evaluation: Assessing processes and outcomes in human service programs. Journal of Teaching in Marriage &amp; Family, 1(4), 53–67.</t>
   </si>
   <si>
     <t>WWHV027109</t>
   </si>
   <si>
     <t>Ballard, D. R. (2006). Assessing factors that may contribute to the life success of teenage mothers. (University of Connecticut; 0056 Advisor: Orv Karan). Dissertation Abstracts International, 67 (09A), 87-3294. (AAI3234293)</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV094914</t>
   </si>
   <si>
     <t>Bergsund, H. B., Kullerud, T. N., Kråkenes, C. A., Drozd, F., Wentzel‐Larsen, T., Moe, V., &amp; Jacobsen, H. (2022). Transporting attachment and biobehavioral catch‐up to Norwegian child welfare services: A feasibility study. International Journal of Social Welfare, 32(2), 221-229. https://doi.org/10.1111/ijsw.12556</t>
   </si>
   <si>
     <t>WWHV080781</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., Bryce, C. I., &amp; Jones Harden, B. (2019). Improving infants’ stress-induced cortisol regulation through attachment-based intervention: A randomized controlled trial. Psychoneuroendocrinology, 103, 225–232. https://doi.org/10.1016/j.psyneuen.2019.01.005</t>
   </si>
   <si>
     <t>WWHV081500</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., &amp; Jones Harden, B. (2018). Improving Early Head Start’s impacts on parenting through attachment-based intervention: A randomized controlled trial. Developmental Psychology, 54(12), 2316–2327. https://doi.org/10.1037/dev0000592</t>
   </si>
   <si>
     <t>WWHV033639</t>
   </si>
   <si>
     <t>Berlin, L., Shanahan, M., &amp; Carmody, K. A. (2014). Promoting supportive parenting in new mothers with substance-use problems: A pilot randomized trial of residential treatment plus an attachment-based parenting program. Infant Mental Health Journal, 35(1), 81–85.</t>
   </si>
   <si>
     <t>Low</t>
@@ -188,50 +197,63 @@
   <si>
     <t>WWHV045811</t>
   </si>
   <si>
     <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV049898</t>
   </si>
   <si>
     <t>Bick, J., Bernard, K., &amp; Dozier, M. (2013). Attachment and Biobehavioral Catch-Up: An attachment-based intervention for substance using mothers and their infants. In N. E. Suchman, M. Pajulo, &amp; L. C. Mayes (Eds.), Parenting and substance abuse: Developmental approaches to intervention (pp. 303-320). New York: Oxford University Press.</t>
   </si>
   <si>
     <t>WWHV045815</t>
   </si>
   <si>
     <t>Bick, J., &amp; Dozier, M. (2013). The effectiveness of an attachment-based intervention in promoting foster mothers' sensitivity toward foster infants. Infant Mental Health Journal, 34(2), 95-103.</t>
   </si>
   <si>
     <t>WWHV080753</t>
   </si>
   <si>
     <t>Bick, J., Palmwood, E. N., Zajac, L., Simons, R., &amp; Dozier, M. (2019). Early parenting intervention and adverse family environments affect neural function in middle childhood. Biological Psychiatry, 85(4), 326–335. https://doi.org/10.1016/j.biopsych.2018.09.020</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV027717</t>
   </si>
   <si>
     <t>Boser, S. (2002).  Evaluation across an intergovernmental context: Issues raised through different  perspectives on even start. New  Directions for Evaluation, 95, 23-37.</t>
   </si>
   <si>
     <t>WWHV027112</t>
   </si>
   <si>
     <t>Brooks, P. L.  (2006). An evaluation of Ready, Set, Go! The program and collaboration between  Even Start and the North Rose-Wolcott School District (New York). (State  University of New York, Empire State College; 1408 Advisor: Michael Stone and  Kenneth Cohen). Masters Abstracts  International, 45 (01), 125-46.  (AAI1436815)</t>
   </si>
   <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV081064</t>
   </si>
   <si>
     <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
@@ -266,50 +288,56 @@
   <si>
     <t>WWHV073801</t>
   </si>
   <si>
     <t>Caron, E., Weston-Lee, P., Haggerty, D., &amp; Dozier, M. (2016). Community implementation outcomes of Attachment and Biobehavioral Catch-up. Child Abuse &amp; Neglect, 53, 128–137. https://doi.org/10.1016/j.chiabu.2015.11.010</t>
   </si>
   <si>
     <t>WWHV027254</t>
   </si>
   <si>
     <t>Carr, M. E., Morse,  S. C., &amp; National Preschool Coordination Project. (1992). Personnel training for parents,  preschoolers, and professionals: Working with young children from migrant  families. (Burning Issues Series.) San Diego, CA: NPCP.</t>
   </si>
   <si>
     <t>WWHV027105</t>
   </si>
   <si>
     <t>Carson, J. H.  (2009). Mothers as partners in early childhood education: Comparison of an Even  Start and a family resource center program. (Brandeis University, The Heller  School for Social Policy and Management; 0541 Advisor: Janet Z. Giele). Dissertation Abstracts International, 70 (01A), 177-366. (AAI3342168)</t>
   </si>
   <si>
     <t>WWHV027110</t>
   </si>
   <si>
     <t>Chen, C. (2005).  Even Start Family Literacy program participants’ perceptions of parenting  education, an integral component in family literacy programs. (Texas A&amp;M  University; 0803 Advisors: Rafael Lara-Alecio and Don F. Seaman). Dissertation Abstracts International, 67 (08A), 165-2845. (AAI3231511)</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV081116</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2019). Attachment and biobehavioral catch-up. In A. S. Morris &amp; A. C. Williamson (Eds.), Building early social and emotional relationships with infants and toddlers: Integrating research and practice (pp. 213–235). Springer. https://doi.org/10.1007/978-3-030-03110-7_9</t>
   </si>
   <si>
     <t>WWHV080795</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
   </si>
   <si>
     <t>WWHV027198</t>
   </si>
   <si>
     <t>Craig, E. (2006).  Building bonds from the inside out. Corrections  Today, 68(7), 42–45.</t>
   </si>
   <si>
     <t>WWHV027223</t>
   </si>
   <si>
     <t>DeBruin-Parecki, A., &amp; Paris, S. G. (1997). Family literacy: Examining practice and issues of effectiveness. Journal of Adolescent &amp; Adult Literacy, 40(8), 596.</t>
   </si>
   <si>
     <t>WWHV027706</t>
@@ -431,212 +459,260 @@
   <si>
     <t>WWHV027448</t>
   </si>
   <si>
     <t>Gamse, B. C., Conger, D., Elson, D., &amp; McCarthy, M. (1997). Follow-up study of families in the Even Start in-depth study: Final report. Cambridge, MA: Abt Associates.</t>
   </si>
   <si>
     <t>WWHV087184</t>
   </si>
   <si>
     <t>Garnett, M., Bernard, K., Hoye, J., Zajac, L., &amp; Dozier, M. (2020). Parental sensitivity mediates the sustained effect of attachment and biobehavioral catch-up on cortisol in middle childhood: A randomized clinical trial. Psychoneuroendocrinology, 121, 10. https://doi.org/10.1016/j.psyneuen.2020.104809</t>
   </si>
   <si>
     <t>WWHV013500</t>
   </si>
   <si>
     <t>Gnatuk, C. A. (1996). The process of home-based early intervention: A case study of a family educator in an Appalachian community. (West Virginia University; 0256 Advisor: Chair Sandra Bradford DeCosta). Dissertation Abstracts International, 57 (06A), 163-2351. . (AAI9635088)</t>
   </si>
   <si>
     <t>WWHV073804</t>
   </si>
   <si>
     <t>Grube, W. A., &amp; Liming, K. W. (2018). Attachment and Biobehavioral Catch-up: A systematic review. Infant Mental Health Journal, 39(6), 656–673. https://doi.org/10.1002/imhj.21745</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV081499</t>
   </si>
   <si>
     <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
   </si>
   <si>
     <t>WWHV080777</t>
   </si>
   <si>
     <t>Hoye, J. R., &amp; Dozier, M. (2018). Implementing Attachment and Biobehavioral Catch-Up with birth parents: Rationale and case example. Journal of Clinical Psychology, 74(8), 1300–1307. https://doi.org/10.1002/jclp.22641</t>
   </si>
   <si>
     <t>WWHV004485</t>
   </si>
   <si>
     <t>Huerta-Macias, A.,  &amp; Ysleta Independent School District. (1995). Chapter 1 regular Even Start project. Independent evaluation report,  1994-1995. El Paso, TX: YISD.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV080750</t>
   </si>
   <si>
     <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
   </si>
   <si>
     <t>WWHV015854</t>
   </si>
   <si>
     <t>Jacobs, K. (2004). Parent and child together time. In B. H. Wasik (Ed.), Handbook of family literacy (pp. 193–211). Mahwah, NJ: L. Erlbaum Associates.</t>
   </si>
   <si>
     <t>WWHV027271</t>
   </si>
   <si>
     <t>Johnson, R. L., Willeke, M. J., &amp; Steiner, D. J. (1998). Stakeholder collaboration in the design and implementation of a family literacy portfolio assessment. American Journal of Evaluation, 19(3), 339–353.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV027108</t>
   </si>
   <si>
     <t>Judson, C. J. (2007). The effect of the Even Start early childhood program upon elementary school student achievement, attendance, grade progression, special education placement and disciplinary referrals. (University of Texas at Austin; 0227 Advisor: Adviser James R. Yates). Dissertation Abstracts International, 68 (10A), 131-4190. (AAI3285940)</t>
   </si>
   <si>
     <t>WWHV013501</t>
   </si>
   <si>
     <t>Karther, D. E. (1995). Even Start parents’ practices and views of literacy with preschool-aged children. (West Virginia University; 0256 Advisor: Chairperson Joy Saab). Dissertation Abstracts International, 57 (06A), 248-2352. (AAI9635105)</t>
   </si>
   <si>
     <t>WWHV005566</t>
   </si>
   <si>
     <t>Karther, D. (1996). Even Start parents’ practices and views of literacy. Paper presented at the meeting of the American Educational Research Association, New York.</t>
   </si>
   <si>
     <t>WWHV005553</t>
   </si>
   <si>
     <t>Keith, P. B., &amp; Fortune, J. C. (1993, April). Establishing rural Even Start programs: Lessons learned from a demonstration project. Paper presented at the annual meeting of the American Educational Research Association, Atlanta, GA.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV027111</t>
   </si>
   <si>
     <t>Koomson, W. K. (2006). Adult learner participation and outcome: A comparison study between the community ABE/GED program and Family Literacy program in two countries. Do different strategies yield different results? (Pennsylvania; United Kingdom). (Pennsylvania State University; 0176 Advisor: Eunice Askov). Dissertation Abstracts International, 67 (08A), 219-2847. (AAI3229418)</t>
   </si>
   <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
     <t>WWHV027156</t>
   </si>
   <si>
     <t>Landerholm, E. (1998). Computers in Even Start. School Community Journal, 8(1), 31-41.</t>
   </si>
   <si>
     <t>WWHV005695</t>
   </si>
   <si>
     <t>Landerholm, E. (1999). Integration of old and new technology: Computers, photography, and video technology in an Even Start Family Literacy project. Springfield, IL: Illinois State Office of Education.</t>
   </si>
   <si>
     <t>WWHV027155</t>
   </si>
   <si>
     <t>Landerholm, E. (1999). Integration of old and new technology in an Even Start program. School Community Journal, 9(2), 85–97.</t>
   </si>
   <si>
     <t>WWHV005268</t>
   </si>
   <si>
     <t>Landerholm, E., Karr, J., &amp; Mushi, S. (2000). A collaborative approach to family literacy evaluation strategies. Early Child Development and Care, 162, 65–79.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV027447</t>
   </si>
   <si>
     <t>Levin, M., Gamse, B., Swartz, J., Tao, F., &amp; Tarr, H. (1997). National evaluation of the Even Start Family Literacy program: Report on migrant Even Start projects. Bethesda, MD: Abt Associates and Fu Associates.</t>
   </si>
   <si>
     <t>WWHV027248</t>
   </si>
   <si>
     <t>Levin, M., Moss, M., Swartz, J., Khan, S., &amp; Tarr, H. (1997). National evaluation of the Even Start Family Literacy program: Report on Even Start projects for Indian tribes and tribal organizations. Bethesda, MD: Abt Associates and Fu Associates.</t>
   </si>
   <si>
     <t>WWHV045817</t>
   </si>
   <si>
     <t>Lewis-Morrarty, E., Dozier, M., Bernard, K., Terracciano, S., &amp; Moore, S. (2012). Cognitive flexibility and theory of mind outcomes among foster children: Preschool follow-up results of a randomized clinical trial. Journal of Adolescent Health, 51(2 Suppl), S17-S22.</t>
   </si>
   <si>
     <t>WWHV095822</t>
   </si>
   <si>
     <t>Liming, K. W., Grube, W., Lloyd Sieger, M. H., Brook, J., Berryhill, E., Akin, B. A., &amp; Mendenhall, A. (2024). Child Welfare Outcomes After Attachment and Biobehavioral Catch-Up Intervention Participation: A Quasi-Experimental Study. Child Maltreatment, 30(2), 343-356. https://doi.org/10.1177/10775595241265968 [Study 1: ABC – Infant contrast].</t>
   </si>
   <si>
     <t>WWHV095890</t>
@@ -668,50 +744,56 @@
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095886</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV015887</t>
   </si>
   <si>
     <t>Logue, M. E., &amp; Office of Compensatory Education. (2000). Implications of brain development research for Even Start Family Literacy programs. Jessup, MD: ED Pubs.</t>
   </si>
   <si>
     <t>WWHV027227</t>
   </si>
   <si>
     <t>Love, C. T., &amp; Others, A. (1991). Family-centered learning: An Even Start project. Illinois Teacher of Home Economics, 34(5), 173–177.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV027107</t>
   </si>
   <si>
     <t>Mamak, E. G.  (2007). Assessing treatment fidelity: Lessons learned from a multi-site  national study.(University of North  Carolina at Chapel Hill; 0153 Advisor: Barbara H. Wasik). Dissertation Abstracts International, 68 (12A), 125-4977.  (AAI3295121)</t>
   </si>
   <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
     <t>WWHV027438</t>
   </si>
   <si>
     <t>McCarthy, M., Noonan, M., &amp; Gamse, B. (1998). Exploring differences in year-round and traditional calendar Even Start projects. Cambridge, MA: Abt Associates.</t>
   </si>
   <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045809</t>
@@ -758,68 +840,116 @@
   <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
     <t>WWHV027716</t>
   </si>
   <si>
     <t>Pamulapati, S.  (2004). Even start family literacy program: Similarities and differences  between Hispanic and non-Hispanic participants. Dissertation Abstracts International, A: The Humanities and Social  Sciences, 64(7), 2662-A-2663-A.</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV027440</t>
   </si>
   <si>
     <t>Pierre, R., &amp;  Swartz, J. P. (1996). The Even Start  Family Literacy program: Early implementation. Cambridge, MA: Abt  Associates</t>
   </si>
   <si>
     <t>WWHV095824</t>
   </si>
   <si>
     <t>Raby, K. L., Bernard, K., Gordon, M. K., &amp; Dozier, M. (2020). Enhancing diurnal cortisol regulation among young children adopted internationally. Development and Psychopathology, 32(5), 1657-1668.</t>
   </si>
   <si>
     <t>WWHV089834</t>
@@ -872,78 +1002,90 @@
   <si>
     <t>WWHV080766</t>
   </si>
   <si>
     <t>Roisman, G. I., Cicchetti, D., Lind, T., Lee Raby, K., Caron, E. B., Roben, C. K. P., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575–586. https://doi.org/10.1017/S0954579417000190</t>
   </si>
   <si>
     <t>WWHV027280</t>
   </si>
   <si>
     <t>Roth, J. (1996, April). The home visit as a teaching event: Lessons from eight Even Start Family Literacy sites. Paper presented at the Annual Meeting of the American Educational Research Association, New York.</t>
   </si>
   <si>
     <t>WWHV012779</t>
   </si>
   <si>
     <t>Ryan, A. M. (2005). The effectiveness of the Manchester Even Start program in improving literacy outcomes for preschool Latino students. Journal of Research in Childhood Education, 20(1), 15–26.</t>
   </si>
   <si>
     <t>WWHV027106</t>
   </si>
   <si>
     <t>Sabol, M. A.  (2008). Federal policy instruments in Even Start Family Literacy programs:  Using state-level perspectives to understand policy. (University of Washington;  0250 Advisor: Adviser Margaret Plecki). Dissertation  Abstracts International, 69 (02A), 201-462. (AAI3303405)</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV080778</t>
   </si>
   <si>
     <t>Schein, S. S., Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2017). Implementing attachment and biobehavioral catch-up with foster parents. International Journal of Birth and Parent Education, 5(2), 22–26.</t>
   </si>
   <si>
     <t>WWHV049884</t>
   </si>
   <si>
     <t>Seay, K. D., Byers, K., Feely, M., Lanier, P., Maguire-Jack, K., &amp; McGill, T. (2015). Scaling up: Replicating promising interventions with fidelity. In D. Daro, A. C. Donnelly, L. A. Huang, &amp; B. J. Powell (Eds.), Advances in Child Abuse Prevention Knowledge: The Perspective of New Leadership (pp. 179-201). Switzerland: Springer International Publishing.</t>
   </si>
   <si>
     <t>WWHV014261</t>
   </si>
   <si>
     <t>Slade, A., Sadler, L., De Dios-Kenn, C., Webb, D., Currier-Ezepchick, J., &amp; Mayes, L. (2005). Minding the Baby: A reflective parenting program. The Psychoanalytic Study of the Child, 60, 74-100.</t>
   </si>
   <si>
     <t>WWHV027718</t>
   </si>
   <si>
     <t>Smith, S. (1995).  Two-generation programs: A new intervention strategy and directions for future  research. In P.L. Chase-Landsdale &amp; J. Brooks-Gunn (Eds.), Escape from poverty: What makes a difference  for children? (pp. 299-314). New York: Cambridge U Press.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV045819</t>
   </si>
   <si>
     <t>Sprang, G. (2009). The efficacy of a relational treatment for maltreated children and their families. Child and Adolescent Mental Health, 14(2), 81-88.</t>
   </si>
   <si>
     <t>WWHV027216</t>
   </si>
   <si>
     <t>St. Clair, L., &amp; Jackson, B. (2006). Effect of family involvement training on the language skills of young elementary children from migrant families. School Community Journal, 16(1), 31–41.</t>
   </si>
   <si>
     <t>WWHV027444</t>
   </si>
   <si>
     <t>St. Pierre, R., Ricciuti, A., &amp; Creps, C. (2000). Synthesis of local and state Even Start evaluations. Washington, DC: U.S. Department of Education.</t>
   </si>
@@ -1109,52 +1251,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1418,2951 +1563,3333 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E169"/>
+  <dimension ref="A1:E192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="460.031" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-      <c r="A10" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
-[...64 lines deleted...]
-      <c r="A14" t="s">
+      <c r="D27" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
-[...64 lines deleted...]
-      <c r="A18" t="s">
+      <c r="E27" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B18" t="s">
-[...178 lines deleted...]
-      <c r="E28">
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...57 lines deleted...]
-      <c r="C32" t="s">
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...51 lines deleted...]
-      <c r="A36" t="s">
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B36" t="s">
-[...127 lines deleted...]
-      <c r="E43">
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-[...46 lines deleted...]
-      <c r="E46">
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E102" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...233 lines deleted...]
-      <c r="E60">
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E106" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...29 lines deleted...]
-      <c r="E62">
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E107" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...17 lines deleted...]
-      <c r="A64" t="s">
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E133" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E136" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E143" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E146" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E147" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E163" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E165" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E179" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E180" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E181" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E182" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B64" t="s">
-[...118 lines deleted...]
-      <c r="B71" t="s">
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C71" t="s">
-[...1671 lines deleted...]
-      <c r="E169">
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E192" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>