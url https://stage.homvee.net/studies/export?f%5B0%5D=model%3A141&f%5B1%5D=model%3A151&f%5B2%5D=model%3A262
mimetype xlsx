--- v0 (2026-06-14)
+++ v1 (2026-10-14)
@@ -4171,51 +4171,51 @@
       </c>
       <c r="B129" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="E130" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
         <v>279</v>