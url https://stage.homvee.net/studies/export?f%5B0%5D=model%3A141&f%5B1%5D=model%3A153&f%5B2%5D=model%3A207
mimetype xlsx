--- v0 (2025-10-15)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094904</t>
   </si>
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
@@ -194,65 +194,71 @@
   <si>
     <t>WWHV045811</t>
   </si>
   <si>
     <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV049898</t>
   </si>
   <si>
     <t>Bick, J., Bernard, K., &amp; Dozier, M. (2013). Attachment and Biobehavioral Catch-Up: An attachment-based intervention for substance using mothers and their infants. In N. E. Suchman, M. Pajulo, &amp; L. C. Mayes (Eds.), Parenting and substance abuse: Developmental approaches to intervention (pp. 303-320). New York: Oxford University Press.</t>
   </si>
   <si>
     <t>WWHV045815</t>
   </si>
   <si>
     <t>Bick, J., &amp; Dozier, M. (2013). The effectiveness of an attachment-based intervention in promoting foster mothers' sensitivity toward foster infants. Infant Mental Health Journal, 34(2), 95-103.</t>
   </si>
   <si>
     <t>WWHV080753</t>
   </si>
   <si>
     <t>Bick, J., Palmwood, E. N., Zajac, L., Simons, R., &amp; Dozier, M. (2019). Early parenting intervention and adverse family environments affect neural function in middle childhood. Biological Psychiatry, 85(4), 326–335. https://doi.org/10.1016/j.biopsych.2018.09.020</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV081064</t>
   </si>
   <si>
     <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV075459</t>
   </si>
   <si>
     <t>Caron, E. B., Bernard, K., &amp; Dozier, M. (2018). In vivo feedback predicts parent behavior change in the attachment and biobehavioral catch-up intervention. Journal of Clinical Child &amp; Adolescent Psychology, 47(Suppl.), S35–S46. https://doi.org/10.1080/15374416.2016.1141359</t>
   </si>
   <si>
     <t>WWHV080762</t>
   </si>
   <si>
     <t>Caron, E., &amp; Dozier, M. (2019). Effects of fidelity-focused consultation on clinicians' implementation: An exploratory multiple baseline design. Administration and Policy in Mental Health and Mental Health Services Research, 46(4), 445–457. https://doi.org/10.1007/s10488-019-00924-3</t>
   </si>
   <si>
     <t>WWHV095896</t>
   </si>
   <si>
     <t>Caron, E., Kipp, E. C., Costello, A. H., Bernard, K., Schein, S. S., Roben, C. K. P., &amp; Dozier, M. (2022). Parent coaching fidelity trajectories of in-person and telehealth sessions during the COVID-19 Pandemic. Evidence-Based Practice in Child and Adolescent Mental Health, 7(3), 341-348. https://doi.org/10.1080/23794925.2021.1996300</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
   </si>
   <si>
     <t>WWHV073800</t>
   </si>
   <si>
     <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
@@ -419,50 +425,62 @@
   <si>
     <t>WWHV081499</t>
   </si>
   <si>
     <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
   </si>
   <si>
     <t>WWHV080777</t>
   </si>
   <si>
     <t>Hoye, J. R., &amp; Dozier, M. (2018). Implementing Attachment and Biobehavioral Catch-Up with birth parents: Rationale and case example. Journal of Clinical Psychology, 74(8), 1300–1307. https://doi.org/10.1002/jclp.22641</t>
   </si>
   <si>
     <t>WWHV080750</t>
   </si>
   <si>
     <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV095832</t>
@@ -506,138 +524,186 @@
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV089833</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095886</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045809</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., Weston-Lee, P., &amp; Haggerty, D. (2015). Community implementation outcomes of Attachment and Biobehavioral Catch-Up. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV095823</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV003865</t>
   </si>
   <si>
     <t>Norr,  K. F., Crittenden, K. S., Lehrer, E. L., Reyes, O., Boyd, C. B., Nacion, K. W.,  et al. (2003). Maternal and infant outcomes at one year for a nurse-health  advocate home visiting program serving African Americans and Mexican Americans. Public Health Nursing, 20(3), 190-203.  doi:10.1046/j.0737-1209.2003.20306.x</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV095824</t>
   </si>
   <si>
     <t>Raby, K. L., Bernard, K., Gordon, M. K., &amp; Dozier, M. (2020). Enhancing diurnal cortisol regulation among young children adopted internationally. Development and Psychopathology, 32(5), 1657-1668.</t>
   </si>
   <si>
     <t>WWHV089834</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095889</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV073808</t>
   </si>
   <si>
     <t>Roben, C. K., Dozier, M., Caron, E., &amp; Bernard, K. (2017). Moving an evidence-based parenting program into the community. Child Development, 88(5), 1447–1452. https://doi.org/10.1111/cdev.12898</t>
   </si>
   <si>
     <t>WWHV080766</t>
   </si>
   <si>
     <t>Roisman, G. I., Cicchetti, D., Lind, T., Lee Raby, K., Caron, E. B., Roben, C. K. P., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575–586. https://doi.org/10.1017/S0954579417000190</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV080778</t>
   </si>
   <si>
     <t>Schein, S. S., Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2017). Implementing attachment and biobehavioral catch-up with foster parents. International Journal of Birth and Parent Education, 5(2), 22–26.</t>
   </si>
   <si>
     <t>WWHV049884</t>
   </si>
   <si>
     <t>Seay, K. D., Byers, K., Feely, M., Lanier, P., Maguire-Jack, K., &amp; McGill, T. (2015). Scaling up: Replicating promising interventions with fidelity. In D. Daro, A. C. Donnelly, L. A. Huang, &amp; B. J. Powell (Eds.), Advances in Child Abuse Prevention Knowledge: The Perspective of New Leadership (pp. 179-201). Switzerland: Springer International Publishing.</t>
   </si>
   <si>
     <t>WWHV014261</t>
   </si>
   <si>
     <t>Slade, A., Sadler, L., De Dios-Kenn, C., Webb, D., Currier-Ezepchick, J., &amp; Mayes, L. (2005). Minding the Baby: A reflective parenting program. The Psychoanalytic Study of the Child, 60, 74-100.</t>
   </si>
   <si>
     <t>WWHV045819</t>
   </si>
   <si>
     <t>Sprang, G. (2009). The efficacy of a relational treatment for maltreated children and their families. Child and Adolescent Mental Health, 14(2), 81-88.</t>
   </si>
@@ -1070,60 +1136,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E111"/>
+  <dimension ref="A1:E122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -1518,1501 +1584,1688 @@
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>60</v>
       </c>
       <c r="B26" t="s">
         <v>61</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E26">
         <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>69</v>
       </c>
       <c r="B30" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E30">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" t="s">
         <v>72</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>73</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>74</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>77</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E35">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>82</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>89</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>90</v>
       </c>
       <c r="B40" t="s">
         <v>91</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>92</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>94</v>
       </c>
       <c r="B42" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>96</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>98</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>20</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>102</v>
       </c>
       <c r="B46" t="s">
         <v>103</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>108</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" t="s">
         <v>111</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" t="s">
         <v>112</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>113</v>
       </c>
       <c r="B51" t="s">
         <v>114</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E51">
         <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>115</v>
       </c>
       <c r="B52" t="s">
         <v>116</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>117</v>
       </c>
       <c r="B53" t="s">
         <v>118</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>119</v>
       </c>
       <c r="B54" t="s">
         <v>120</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>122</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="E55">
         <v>2.1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>123</v>
       </c>
       <c r="B56" t="s">
         <v>124</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E56">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>125</v>
       </c>
       <c r="B57" t="s">
         <v>126</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>127</v>
       </c>
       <c r="B58" t="s">
         <v>128</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>129</v>
       </c>
       <c r="B59" t="s">
         <v>130</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>132</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>133</v>
       </c>
       <c r="B61" t="s">
         <v>134</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>135</v>
       </c>
       <c r="B62" t="s">
         <v>136</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>137</v>
       </c>
       <c r="B63" t="s">
         <v>138</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="E63">
         <v>2.3</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>139</v>
       </c>
       <c r="B64" t="s">
         <v>140</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
         <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>141</v>
       </c>
       <c r="B65" t="s">
         <v>142</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E65">
         <v>2.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>143</v>
       </c>
       <c r="B66" t="s">
         <v>144</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E66">
         <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>145</v>
       </c>
       <c r="B67" t="s">
         <v>146</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>147</v>
       </c>
       <c r="B68" t="s">
         <v>148</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68">
         <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>149</v>
       </c>
       <c r="B69" t="s">
         <v>150</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E69">
         <v>2.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>151</v>
       </c>
       <c r="B70" t="s">
         <v>152</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>153</v>
       </c>
       <c r="B71" t="s">
         <v>154</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>155</v>
       </c>
       <c r="B72" t="s">
         <v>156</v>
       </c>
       <c r="C72" t="s">
         <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>157</v>
       </c>
       <c r="B73" t="s">
         <v>158</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="E73">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" t="s">
         <v>160</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="E74">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" t="s">
         <v>162</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E75">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" t="s">
         <v>164</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" t="s">
         <v>165</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>166</v>
       </c>
       <c r="B77" t="s">
         <v>167</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>165</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>168</v>
       </c>
       <c r="B78" t="s">
         <v>169</v>
       </c>
       <c r="C78" t="s">
         <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E78">
         <v>2.3</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>170</v>
       </c>
       <c r="B79" t="s">
         <v>171</v>
       </c>
       <c r="C79" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="E79">
         <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>172</v>
       </c>
       <c r="B80" t="s">
         <v>173</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>174</v>
       </c>
       <c r="B81" t="s">
         <v>175</v>
       </c>
       <c r="C81" t="s">
         <v>7</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>176</v>
       </c>
       <c r="B82" t="s">
         <v>177</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
         <v>2.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>179</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E83">
         <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>180</v>
       </c>
       <c r="B84" t="s">
         <v>181</v>
       </c>
       <c r="C84" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>183</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E85">
         <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>184</v>
       </c>
       <c r="B86" t="s">
         <v>185</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="E86">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>186</v>
       </c>
       <c r="B87" t="s">
         <v>187</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E87">
         <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>188</v>
       </c>
       <c r="B88" t="s">
         <v>189</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E88">
         <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>190</v>
       </c>
       <c r="B89" t="s">
         <v>191</v>
       </c>
       <c r="C89" t="s">
         <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="E89">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>192</v>
       </c>
       <c r="B90" t="s">
         <v>193</v>
       </c>
       <c r="C90" t="s">
         <v>7</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>194</v>
       </c>
       <c r="B91" t="s">
         <v>195</v>
       </c>
       <c r="C91" t="s">
         <v>7</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>196</v>
       </c>
       <c r="B92" t="s">
         <v>197</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>198</v>
       </c>
       <c r="B93" t="s">
         <v>199</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>200</v>
       </c>
       <c r="B94" t="s">
         <v>201</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>202</v>
       </c>
       <c r="B95" t="s">
         <v>203</v>
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>2.3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>204</v>
       </c>
       <c r="B96" t="s">
         <v>205</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>206</v>
       </c>
       <c r="B97" t="s">
         <v>207</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>208</v>
       </c>
       <c r="B98" t="s">
         <v>209</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="E98">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>210</v>
       </c>
       <c r="B99" t="s">
         <v>211</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>212</v>
       </c>
       <c r="B100" t="s">
         <v>213</v>
       </c>
       <c r="C100" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E100">
         <v>2.3</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>214</v>
       </c>
       <c r="B101" t="s">
         <v>215</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="E101">
         <v>2.3</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>217</v>
       </c>
       <c r="C102" t="s">
         <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E102">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>218</v>
       </c>
       <c r="B103" t="s">
         <v>219</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E103">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>220</v>
       </c>
       <c r="B104" t="s">
         <v>221</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>222</v>
       </c>
       <c r="B105" t="s">
         <v>223</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>224</v>
       </c>
       <c r="B106" t="s">
         <v>225</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>226</v>
       </c>
       <c r="B107" t="s">
         <v>227</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>228</v>
       </c>
       <c r="B108" t="s">
         <v>229</v>
       </c>
       <c r="C108" t="s">
         <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>230</v>
       </c>
       <c r="B109" t="s">
         <v>231</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" t="s">
         <v>15</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>232</v>
       </c>
       <c r="B110" t="s">
         <v>233</v>
       </c>
       <c r="C110" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E110">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>234</v>
       </c>
       <c r="B111" t="s">
         <v>235</v>
       </c>
       <c r="C111" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
         <v>236</v>
       </c>
-      <c r="D111" t="s">
-[...2 lines deleted...]
-      <c r="E111">
+      <c r="B112" t="s">
+        <v>237</v>
+      </c>
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>238</v>
+      </c>
+      <c r="B113" t="s">
+        <v>239</v>
+      </c>
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>240</v>
+      </c>
+      <c r="B114" t="s">
+        <v>241</v>
+      </c>
+      <c r="C114" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>242</v>
+      </c>
+      <c r="B115" t="s">
+        <v>243</v>
+      </c>
+      <c r="C115" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>244</v>
+      </c>
+      <c r="B116" t="s">
+        <v>245</v>
+      </c>
+      <c r="C116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" t="s">
+        <v>112</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>246</v>
+      </c>
+      <c r="B117" t="s">
+        <v>247</v>
+      </c>
+      <c r="C117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" t="s">
+        <v>15</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>248</v>
+      </c>
+      <c r="B118" t="s">
+        <v>249</v>
+      </c>
+      <c r="C118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" t="s">
+        <v>15</v>
+      </c>
+      <c r="E118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>250</v>
+      </c>
+      <c r="B119" t="s">
+        <v>251</v>
+      </c>
+      <c r="C119" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>252</v>
+      </c>
+      <c r="B120" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" t="s">
+        <v>15</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>254</v>
+      </c>
+      <c r="B121" t="s">
+        <v>255</v>
+      </c>
+      <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>256</v>
+      </c>
+      <c r="B122" t="s">
+        <v>257</v>
+      </c>
+      <c r="C122" t="s">
+        <v>258</v>
+      </c>
+      <c r="D122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>