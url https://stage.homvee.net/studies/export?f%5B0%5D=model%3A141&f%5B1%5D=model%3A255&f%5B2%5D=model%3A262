--- v0 (2026-06-23)
+++ v1 (2026-09-06)
@@ -3917,51 +3917,51 @@
       </c>
       <c r="B119" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="E120" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>258</v>