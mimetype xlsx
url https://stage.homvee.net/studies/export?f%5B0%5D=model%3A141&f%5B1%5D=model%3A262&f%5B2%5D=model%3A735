--- v0 (2026-06-20)
+++ v1 (2026-10-14)
@@ -3964,51 +3964,51 @@
       </c>
       <c r="B120" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="E121" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>261</v>