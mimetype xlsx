--- v0 (2025-10-03)
+++ v1 (2026-04-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -236,50 +236,56 @@
   <si>
     <t>WWHV073800</t>
   </si>
   <si>
     <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
   </si>
   <si>
     <t>WWHV073801</t>
   </si>
   <si>
     <t>Caron, E., Weston-Lee, P., Haggerty, D., &amp; Dozier, M. (2016). Community implementation outcomes of Attachment and Biobehavioral Catch-up. Child Abuse &amp; Neglect, 53, 128–137. https://doi.org/10.1016/j.chiabu.2015.11.010</t>
   </si>
   <si>
     <t>WWHV081116</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2019). Attachment and biobehavioral catch-up. In A. S. Morris &amp; A. C. Williamson (Eds.), Building early social and emotional relationships with infants and toddlers: Integrating research and practice (pp. 213–235). Springer. https://doi.org/10.1007/978-3-030-03110-7_9</t>
   </si>
   <si>
     <t>WWHV080795</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
     <t>WWHV003778</t>
   </si>
   <si>
     <t>Dieterich, S. E., Landry, S. H., Smith, K. E., Swank, P. R., &amp; Hebert, H. M. (2006). Impact of community mentors on maternal behaviors and child outcomes. Journal of Early Intervention, 28(2), 111-124.</t>
   </si>
   <si>
     <t>WWHV095904</t>
   </si>
   <si>
     <t>Dozier, M. (2022). Meeting the needs of vulnerable infants and families during COVID-19: Moving to a telehealth approach for home visiting implementation and research. Infant Mental Health Journal, 43, 140-142. https://doi.org/10.1002/imhj.21966</t>
   </si>
   <si>
     <t>WWHV073802</t>
   </si>
   <si>
     <t>Dozier, M., &amp; Bernard, K. (2017). Attachment and Biobehavioral Catch-up: Addressing the needs of infants and toddlers exposed to inadequate or problematic caregiving. Current Opinion in Psychology, 15, 111–117. https://doi.org/10.1016/j.copsyc.2017.03.003</t>
   </si>
   <si>
     <t>WWHV081478</t>
   </si>
   <si>
     <t>Dozier, M.,&amp; Bernard, K . (2019). Coaching parents of vulnerable infants : The Attachment and Biobehavioral Catch-up approach. Guilford.</t>
   </si>
   <si>
     <t>WWHV095903</t>
@@ -371,56 +377,74 @@
   <si>
     <t>WWHV073804</t>
   </si>
   <si>
     <t>Grube, W. A., &amp; Liming, K. W. (2018). Attachment and Biobehavioral Catch-up: A systematic review. Infant Mental Health Journal, 39(6), 656–673. https://doi.org/10.1002/imhj.21745</t>
   </si>
   <si>
     <t>WWHV064579</t>
   </si>
   <si>
     <t>Guttentag, C. L. (2014). Using live coaching and video feedback to teach responsive parenting skills: Experience from the PALS project. Journal of Applied Research on Children, 5(1), article 5.</t>
   </si>
   <si>
     <t>WWHV029409</t>
   </si>
   <si>
     <t>Guttentag, C. L., Pedrosa-Josic, C., Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Individual variability in parenting profiles and predictors of change: Effects of an intervention with disadvantaged mothers. Journal of Applied Developmental Psychology, 27, p. 349-369.</t>
   </si>
   <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV081499</t>
   </si>
   <si>
     <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
   </si>
   <si>
     <t>WWHV080777</t>
   </si>
   <si>
     <t>Hoye, J. R., &amp; Dozier, M. (2018). Implementing Attachment and Biobehavioral Catch-Up with birth parents: Rationale and case example. Journal of Clinical Psychology, 74(8), 1300–1307. https://doi.org/10.1002/jclp.22641</t>
   </si>
   <si>
     <t>WWHV080750</t>
   </si>
   <si>
     <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
   </si>
   <si>
     <t>WWHV089832</t>
@@ -560,50 +584,56 @@
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV095824</t>
@@ -675,50 +705,56 @@
     <t>Smith, K.E., Landry, S.H. &amp; Swank, P.R. (2005). The influence of decreased parental resources on the efficacy of a responsive parenting intervention. Journal of Consulting and Clinical Psychology, 73(4), pp. 711-720.</t>
   </si>
   <si>
     <t>WWHV045819</t>
   </si>
   <si>
     <t>Sprang, G. (2009). The efficacy of a relational treatment for maltreated children and their families. Child and Adolescent Mental Health, 14(2), 81-88.</t>
   </si>
   <si>
     <t>WWHV095825</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Eiden, R. D., Labella, M. H., &amp; Dozier, M. (2022). Effects of an attachment-based intervention on autonomic regulation among opioid-exposed infants. Developmental Psychobiology, 64(6): e22286. https://doi.org/10.1002/dev.22286</t>
   </si>
   <si>
     <t>WWHV080759</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Raby, K. L., Goldstein, A., Zajac, L., &amp; Dozier, M. (2019). Effects of an attachment-based intervention in infancy on children’s autonomic regulation during middle childhood. Biological Psychology, 143, 22–31. https://doi.org/10.1016/j.biopsycho.2019.01.006</t>
   </si>
   <si>
     <t>WWHV081494</t>
   </si>
   <si>
     <t>Tabachnick, A., Zajac, L., Goldstein, A., Raby, K., &amp; Dozier, M. Effects of an attachment-based intervention on children’s autonomic regulation during middle childhood. Biological Psychology, 20–25.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV095827</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Korom, M., Tabachnick, A. R., Pine, D. S., &amp; Dozier, M. (2024). A randomized controlled trial of a parenting intervention during infancy alters amygdala-prefrontal circuitry in middle childhood. Journal of American Academy of Child and Adolescent Psychiatry, 63(1), 29-38. https://doi.org/10.1016/j.jaac.2023.06.015 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095845</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Korom, M., Tabachnick, A. R., Pine, D. S., &amp; Dozier, M. (2024). A randomized controlled trial of a parenting intervention during infancy alters amygdala-prefrontal circuitry in middle childhood. Journal of American Academy of Child and Adolescent Psychiatry, 63(1), 29-38. https://doi.org/10.1016/j.jaac.2023.06.015 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV087228</t>
   </si>
   <si>
     <t>Valadez, E. A., Tottenham, N., Tabachnick, A. R., &amp; Dozier, M. (2020). Early parenting intervention effects on brain responses to maternal cues among high-risk children. American Journal of Psychiatry, 177(9), 818-826. https://doi.org/10.1176/appi.ajp.2020.20010011 [Study 1: Randomized controlled trial].</t>
   </si>
@@ -1097,51 +1133,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E115"/>
+  <dimension ref="A1:E121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1647,1467 +1683,1569 @@
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>72</v>
       </c>
       <c r="B31" t="s">
         <v>73</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
         <v>58</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>74</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E32">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>77</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33">
         <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>82</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>89</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
         <v>14</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>90</v>
       </c>
       <c r="B40" t="s">
         <v>91</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>92</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>94</v>
       </c>
       <c r="B42" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>96</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>98</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>102</v>
       </c>
       <c r="B46" t="s">
         <v>103</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" t="s">
         <v>107</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>108</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>109</v>
       </c>
       <c r="B49" t="s">
         <v>110</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E49">
         <v>2.3</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>111</v>
       </c>
       <c r="B50" t="s">
         <v>112</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>113</v>
       </c>
       <c r="B51" t="s">
         <v>114</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>115</v>
       </c>
       <c r="B52" t="s">
         <v>116</v>
       </c>
       <c r="C52" t="s">
         <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>117</v>
       </c>
       <c r="B53" t="s">
         <v>118</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="E53">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>119</v>
       </c>
       <c r="B54" t="s">
         <v>120</v>
       </c>
       <c r="C54" t="s">
         <v>13</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54">
         <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>122</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>123</v>
       </c>
       <c r="B56" t="s">
         <v>124</v>
       </c>
       <c r="C56" t="s">
         <v>13</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>125</v>
       </c>
       <c r="B57" t="s">
         <v>126</v>
       </c>
       <c r="C57" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>127</v>
       </c>
       <c r="B58" t="s">
         <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>129</v>
       </c>
       <c r="B59" t="s">
         <v>130</v>
       </c>
       <c r="C59" t="s">
         <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E59">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>132</v>
       </c>
       <c r="C60" t="s">
         <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E60">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>133</v>
       </c>
       <c r="B61" t="s">
         <v>134</v>
       </c>
       <c r="C61" t="s">
         <v>13</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="E61">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>135</v>
       </c>
       <c r="B62" t="s">
         <v>136</v>
       </c>
       <c r="C62" t="s">
         <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E62">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>137</v>
       </c>
       <c r="B63" t="s">
         <v>138</v>
       </c>
       <c r="C63" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
         <v>14</v>
       </c>
       <c r="E63">
         <v>2.3</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>139</v>
       </c>
       <c r="B64" t="s">
         <v>140</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>141</v>
       </c>
       <c r="B65" t="s">
         <v>142</v>
       </c>
       <c r="C65" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>143</v>
       </c>
       <c r="B66" t="s">
         <v>144</v>
       </c>
       <c r="C66" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>145</v>
       </c>
       <c r="B67" t="s">
         <v>146</v>
       </c>
       <c r="C67" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D67" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>147</v>
       </c>
       <c r="B68" t="s">
         <v>148</v>
       </c>
       <c r="C68" t="s">
         <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>149</v>
       </c>
       <c r="B69" t="s">
         <v>150</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>151</v>
       </c>
       <c r="B70" t="s">
         <v>152</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E70">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>153</v>
       </c>
       <c r="B71" t="s">
         <v>154</v>
       </c>
       <c r="C71" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="E71">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>155</v>
       </c>
       <c r="B72" t="s">
         <v>156</v>
       </c>
       <c r="C72" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>157</v>
       </c>
       <c r="B73" t="s">
         <v>158</v>
       </c>
       <c r="C73" t="s">
         <v>13</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>159</v>
       </c>
       <c r="B74" t="s">
         <v>160</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>161</v>
       </c>
       <c r="B75" t="s">
         <v>162</v>
       </c>
       <c r="C75" t="s">
         <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="E75">
         <v>2.3</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" t="s">
         <v>164</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>163</v>
+        <v>8</v>
       </c>
       <c r="E76">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" t="s">
         <v>166</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E77">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" t="s">
         <v>168</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" t="s">
         <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" t="s">
         <v>170</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
         <v>171</v>
       </c>
-      <c r="C79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>172</v>
       </c>
       <c r="B80" t="s">
         <v>173</v>
       </c>
       <c r="C80" t="s">
         <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="E80">
         <v>2.3</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>174</v>
       </c>
       <c r="B81" t="s">
         <v>175</v>
       </c>
       <c r="C81" t="s">
         <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E81">
         <v>2.3</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>176</v>
       </c>
       <c r="B82" t="s">
         <v>177</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="E82">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>179</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83" t="s">
         <v>14</v>
       </c>
       <c r="E83">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>180</v>
       </c>
       <c r="B84" t="s">
         <v>181</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E84">
         <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>183</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E85">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>184</v>
       </c>
       <c r="B86" t="s">
         <v>185</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E86">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>186</v>
       </c>
       <c r="B87" t="s">
         <v>187</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="E87">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>188</v>
       </c>
       <c r="B88" t="s">
         <v>189</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E88">
         <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>190</v>
       </c>
       <c r="B89" t="s">
         <v>191</v>
       </c>
       <c r="C89" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E89">
         <v>2.3</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>192</v>
       </c>
       <c r="B90" t="s">
         <v>193</v>
       </c>
       <c r="C90" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E90">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>194</v>
       </c>
       <c r="B91" t="s">
         <v>195</v>
       </c>
       <c r="C91" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E91">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>196</v>
       </c>
       <c r="B92" t="s">
         <v>197</v>
       </c>
       <c r="C92" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>198</v>
       </c>
       <c r="B93" t="s">
         <v>199</v>
       </c>
       <c r="C93" t="s">
         <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>200</v>
       </c>
       <c r="B94" t="s">
         <v>201</v>
       </c>
       <c r="C94" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E94">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>202</v>
       </c>
       <c r="B95" t="s">
         <v>203</v>
       </c>
       <c r="C95" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
       <c r="E95">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
+        <v>204</v>
+      </c>
+      <c r="B96" t="s">
         <v>205</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" t="s">
         <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E96">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
+        <v>206</v>
+      </c>
+      <c r="B97" t="s">
         <v>207</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" t="s">
         <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
+        <v>208</v>
+      </c>
+      <c r="B98" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C98" t="s">
         <v>13</v>
       </c>
       <c r="D98" t="s">
         <v>14</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
+        <v>210</v>
+      </c>
+      <c r="B99" t="s">
         <v>211</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
+        <v>212</v>
+      </c>
+      <c r="B100" t="s">
         <v>213</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" t="s">
         <v>214</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>215</v>
       </c>
       <c r="B101" t="s">
         <v>216</v>
       </c>
       <c r="C101" t="s">
         <v>13</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>217</v>
       </c>
       <c r="B102" t="s">
         <v>218</v>
       </c>
       <c r="C102" t="s">
         <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>219</v>
       </c>
       <c r="B103" t="s">
         <v>220</v>
       </c>
       <c r="C103" t="s">
         <v>13</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>221</v>
       </c>
       <c r="B104" t="s">
         <v>222</v>
       </c>
       <c r="C104" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="E104">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>223</v>
       </c>
       <c r="B105" t="s">
         <v>224</v>
       </c>
       <c r="C105" t="s">
         <v>13</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>225</v>
       </c>
       <c r="B106" t="s">
         <v>226</v>
       </c>
       <c r="C106" t="s">
         <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E106">
         <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>227</v>
       </c>
       <c r="B107" t="s">
         <v>228</v>
       </c>
       <c r="C107" t="s">
         <v>13</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>229</v>
       </c>
       <c r="B108" t="s">
         <v>230</v>
       </c>
       <c r="C108" t="s">
         <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E108">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>231</v>
       </c>
       <c r="B109" t="s">
         <v>232</v>
       </c>
       <c r="C109" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>233</v>
       </c>
       <c r="B110" t="s">
         <v>234</v>
       </c>
       <c r="C110" t="s">
         <v>13</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>235</v>
       </c>
       <c r="B111" t="s">
         <v>236</v>
       </c>
       <c r="C111" t="s">
         <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>237</v>
       </c>
       <c r="B112" t="s">
         <v>238</v>
       </c>
       <c r="C112" t="s">
         <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E112">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>239</v>
       </c>
       <c r="B113" t="s">
         <v>240</v>
       </c>
       <c r="C113" t="s">
         <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>241</v>
       </c>
       <c r="B114" t="s">
         <v>242</v>
       </c>
       <c r="C114" t="s">
         <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E114">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>243</v>
       </c>
       <c r="B115" t="s">
         <v>244</v>
       </c>
       <c r="C115" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
+        <v>108</v>
+      </c>
+      <c r="E115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
         <v>245</v>
       </c>
-      <c r="D115" t="s">
-[...2 lines deleted...]
-      <c r="E115">
+      <c r="B116" t="s">
+        <v>246</v>
+      </c>
+      <c r="C116" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>247</v>
+      </c>
+      <c r="B117" t="s">
+        <v>248</v>
+      </c>
+      <c r="C117" t="s">
+        <v>13</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>249</v>
+      </c>
+      <c r="B118" t="s">
+        <v>250</v>
+      </c>
+      <c r="C118" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" t="s">
+        <v>35</v>
+      </c>
+      <c r="E118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>251</v>
+      </c>
+      <c r="B119" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" t="s">
+        <v>13</v>
+      </c>
+      <c r="D119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>253</v>
+      </c>
+      <c r="B120" t="s">
+        <v>254</v>
+      </c>
+      <c r="C120" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" t="s">
+        <v>35</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>255</v>
+      </c>
+      <c r="B121" t="s">
+        <v>256</v>
+      </c>
+      <c r="C121" t="s">
+        <v>257</v>
+      </c>
+      <c r="D121" t="s">
+        <v>14</v>
+      </c>
+      <c r="E121">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>