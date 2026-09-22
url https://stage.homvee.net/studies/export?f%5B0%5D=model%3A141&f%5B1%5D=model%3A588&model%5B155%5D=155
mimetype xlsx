--- v0 (2026-07-18)
+++ v1 (2026-09-22)
@@ -12,103 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV088752</t>
   </si>
   <si>
     <t>Alsancak-Akbulut, C., Sahin-Acar, B., &amp; Sumer, N. (2020). Effect of video-feedback intervention on turkish mothers' sensitivity and physical intrusiveness: A randomized control trial. Attachment &amp; Human Development, 1–19. https://doi.org/10.1080/14616734.2020.1753085</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV094350</t>
   </si>
   <si>
     <t>Alyousefi-van Dijk K., de Waal, N., van IJzendoorn M. H., &amp; Bakermans-Kranenburg M. J. (2021). Development and feasibility of the prenatal video-feedback intervention to promote positive parenting for expectant fathers. Journal of Reproductive and Infant Psychology, 1–14.</t>
   </si>
   <si>
     <t>WWHV094904</t>
   </si>
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
     <t>WWHV088726</t>
   </si>
   <si>
     <t>Asdonk, S., Haan, W. D., Berkel, S. R., IJzendoorn, M. H., Rippe, R. C. A., Schuengel, C., Kuiper, C., Lindauer, R. J. L., Overbeek, M., &amp; Alink, L. R. A. (2020). Effectiveness of an attachment-based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835. https://doi.org/10.1002/imhj.21874</t>
   </si>
   <si>
     <t>WWHV012612</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Breddels-van Baardewijk, P., Juffer, F., Klein Velderman, M., &amp; van IJzendoorn, M. H. (2008). Insecure mothers with temperamentally reactive infants: A chance for intervention. In F. Juffer, Bakermans-Kranenburg, M. J., IJzendoorn, &amp; M. H., van (Eds.) Promoting Positive Parenting: An Attachment-Based Intervention (pp. 75-90). New York: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV069785</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M., Van IJzendoorn, M., Mesman, J., Alink, L., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1- to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV069797</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Pijlman, F. T., Mesman, J., &amp; Juffer, F. (2008). Experimental evidence for differential susceptibility: Dopamine D4 receptor polymorphism (DRD4 VNTR) moderates intervention effects on toddlers’ externalizing behavior in a randomized controlled trial. Developmental Psychology, 44(1), 293.</t>
   </si>
   <si>
     <t>WWHV069938</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Mesman, J., Alink, L. R., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1-to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
   </si>
   <si>
     <t>WWHV070101</t>
   </si>
   <si>
     <t>Barone, L., Barone, V., Dellagiulia, A., &amp; Lionetti, F. (2018). Testing an attachment-based parenting intervention-VIPP-FC/A in adoptive families with post-institutionalized children: Do maternal sensitivity and genetic markers count? Frontiers in Psychology, 9, 156.</t>
   </si>
   <si>
     <t>WWHV088755</t>
   </si>
   <si>
     <t>Barone, L., Carone, N., Salazar-Jimenez J-G, &amp; Ortiz Munoz, J. A. (2020). Enhancing food habits via sensitivity in rural low-SES mothers of children aged 1-3 living in Colombia: A randomized controlled trial using video-feedback intervention. Attachment &amp; Human Development, 1–22. https://doi.org/10.1080/14616734.2020.1784243</t>
   </si>
   <si>
     <t>WWHV070148</t>
@@ -149,50 +161,53 @@
   <si>
     <t>WWHV049895</t>
   </si>
   <si>
     <t>Bernard, K. (2014). Neurobiology of maternal sensitivity and delight among high-risk mothers: An event-related potential study. ProQuest Dissertations &amp; Theses, 1459753664.</t>
   </si>
   <si>
     <t>WWHV033848</t>
   </si>
   <si>
     <t>Bernard, K., &amp; Dozier, M. (2010). Differences in cortical reactivity among children in the attachment and biobehavioral catch-up intervention and a control intervention. Unpublished manuscript, Department of Psychology, University of Delaware.</t>
   </si>
   <si>
     <t>WWHV045808</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., &amp; Gordon, K. M. (2015). Intervening to enhance cortisol regulation among children at risk for neglect: Results of a randomized clinical trial. Development and Psychopathology, 27(3), 829-841.</t>
   </si>
   <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV045807</t>
   </si>
   <si>
     <t>Bernard, K., Hostinar, C. E., &amp; Dozier, M. (2015). Intervention effects on diurnal cortisol rhythms of child protective services-referred infants in early childhood: Preschool follow-up results of a randomized clinical trial. JAMA Pediatrics, 169(2), 112-119.</t>
   </si>
   <si>
     <t>WWHV073797</t>
   </si>
   <si>
     <t>Bernard, K., Lee, A. H., &amp; Dozier, M. (2017). Effects of the ABC intervention on foster children’s receptive vocabulary: Follow-up results from a randomized clinical trial. Child Maltreatment, 22(2), 174–179. https://doi.org/10.1177/1077559517691126</t>
   </si>
   <si>
     <t>WWHV081134</t>
   </si>
   <si>
     <t>Bernard, K., Meade, E. B., &amp; Dozier, M. (2013). Parental synchrony and nurturance as targets in an attachment based intervention: Building upon Mary Ainsworth’s insights about mother-infant interaction. Attachment &amp; Human Development, 15(5–6), 507–523. https://doi.org/10.1080/14616734.2013.820920</t>
   </si>
   <si>
     <t>WWHV045810</t>
@@ -215,68 +230,74 @@
   <si>
     <t>WWHV045815</t>
   </si>
   <si>
     <t>Bick, J., &amp; Dozier, M. (2013). The effectiveness of an attachment-based intervention in promoting foster mothers' sensitivity toward foster infants. Infant Mental Health Journal, 34(2), 95-103.</t>
   </si>
   <si>
     <t>WWHV080753</t>
   </si>
   <si>
     <t>Bick, J., Palmwood, E. N., Zajac, L., Simons, R., &amp; Dozier, M. (2019). Early parenting intervention and adverse family environments affect neural function in middle childhood. Biological Psychiatry, 85(4), 326–335. https://doi.org/10.1016/j.biopsych.2018.09.020</t>
   </si>
   <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV081064</t>
   </si>
   <si>
     <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV075459</t>
   </si>
   <si>
     <t>Caron, E. B., Bernard, K., &amp; Dozier, M. (2018). In vivo feedback predicts parent behavior change in the attachment and biobehavioral catch-up intervention. Journal of Clinical Child &amp; Adolescent Psychology, 47(Suppl.), S35–S46. https://doi.org/10.1080/15374416.2016.1141359</t>
   </si>
   <si>
     <t>WWHV080762</t>
   </si>
   <si>
     <t>Caron, E., &amp; Dozier, M. (2019). Effects of fidelity-focused consultation on clinicians' implementation: An exploratory multiple baseline design. Administration and Policy in Mental Health and Mental Health Services Research, 46(4), 445–457. https://doi.org/10.1007/s10488-019-00924-3</t>
   </si>
   <si>
     <t>WWHV095896</t>
   </si>
   <si>
     <t>Caron, E., Kipp, E. C., Costello, A. H., Bernard, K., Schein, S. S., Roben, C. K. P., &amp; Dozier, M. (2022). Parent coaching fidelity trajectories of in-person and telehealth sessions during the COVID-19 Pandemic. Evidence-Based Practice in Child and Adolescent Mental Health, 7(3), 341-348. https://doi.org/10.1080/23794925.2021.1996300</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
+  </si>
+  <si>
     <t>WWHV073800</t>
   </si>
   <si>
     <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
   </si>
   <si>
     <t>WWHV073801</t>
   </si>
   <si>
     <t>Caron, E., Weston-Lee, P., Haggerty, D., &amp; Dozier, M. (2016). Community implementation outcomes of Attachment and Biobehavioral Catch-up. Child Abuse &amp; Neglect, 53, 128–137. https://doi.org/10.1016/j.chiabu.2015.11.010</t>
   </si>
   <si>
     <t>WWHV069944</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
     <t>WWHV069940</t>
   </si>
   <si>
     <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2017). Efficacy of family programs for improving child and family health and development. Study description. Identifier NCT03367845. Retrieved April 26, 2019 from: https://clinicaltrials.gov/show/nct03367845.</t>
@@ -380,62 +401,68 @@
   <si>
     <t>WWHV062792</t>
   </si>
   <si>
     <t>Enebrink, P., Danneman, M., Benvestito Mattsson, V., Ulfsdotter, M., Jalling, C., &amp; Lindberg, L. (2015). ABC for parents: Pilot study of a universal 4-session program shows increased parenting skills, self-efficacy and child well-being. Journal of Child and Family Studies, 24(7), 1917–1931. https://doi.org/10.1007/s10826-014-9992-6</t>
   </si>
   <si>
     <t>WWHV094351</t>
   </si>
   <si>
     <t>Euser, S., Vrijhof, C. I., Van den Bulk, B. G, Vermeulen, R., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2021). Video-feedback promotes sensitive limit-setting in parents of twin preschoolers: A randomized controlled trial. BMC Psychology, 9(1), 1–14.</t>
   </si>
   <si>
     <t>WWHV091115</t>
   </si>
   <si>
     <t>O'Farrelly, C., Barker, B., Watt, H., Babalis, D., Bakermans-Kranenburg, M., Byford, S., ... &amp; Ramchandani, P. (2021). A video-feedback parenting intervention to prevent enduring behaviour problems in at-risk children aged 12-36 months: the Healthy Start, Happy Start RCT. Health Technology Assessment, 25(29), 1.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV080983</t>
   </si>
   <si>
     <t>Fenichel, E. (Ed.). (2002). Agents of change in foster care for infants and toddlers [Special issue]. Zero to Three, 22(5).</t>
   </si>
   <si>
     <t>WWHV032396</t>
   </si>
   <si>
     <t>Fisher, P., Gunnar, M., Dozier, M., Bruce, J., &amp; Pears, K. (2006). Effects of therapeutic interventions for foster children on behavioral problems, caregiver attachment, and stress regulatory neural systems. Manuscript, Annals of the New York Academy of Sciences, 1094, 215-225. doi: 10.1196/annals.1376.023.</t>
   </si>
   <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
     <t>WWHV085791</t>
   </si>
   <si>
     <t>French, A. N. (2020). Cost, cost-effectiveness, and cost-benefit of attachment biobehavioral catch-up (ABC) (Publication No. 2427528971) [Doctoral dissertation, American University]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV087184</t>
   </si>
   <si>
     <t>Garnett, M., Bernard, K., Hoye, J., Zajac, L., &amp; Dozier, M. (2020). Parental sensitivity mediates the sustained effect of attachment and biobehavioral catch-up on cortisol in middle childhood: A randomized clinical trial. Psychoneuroendocrinology, 121, 10. https://doi.org/10.1016/j.psyneuen.2020.104809</t>
   </si>
   <si>
     <t>WWHV069791</t>
   </si>
   <si>
     <t>Groeneveld, M. G., Vermeer, H. J., van IJzendoorn, M. H., &amp; Linting, M. (2011). Enhancing home-based child care quality through video-feedback intervention: A randomized controlled trial. Journal of Family Psychology, 25(1), 86.</t>
   </si>
   <si>
     <t>WWHV073804</t>
   </si>
   <si>
     <t>Grube, W. A., &amp; Liming, K. W. (2018). Attachment and Biobehavioral Catch-up: A systematic review. Infant Mental Health Journal, 39(6), 656–673. https://doi.org/10.1002/imhj.21745</t>
   </si>
   <si>
     <t>WWHV095834</t>
@@ -602,50 +629,53 @@
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV045818</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Ross, E., &amp; Dozier, M. (2014). Intervention effects on negative affect of CPS-referred children: Results of a randomized clinical trial. Child Abuse and Neglect, 38(9), 1459-1467.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV089833</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
+    <t>Indeterminate</t>
+  </si>
+  <si>
     <t>WWHV095886</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045809</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., Weston-Lee, P., &amp; Haggerty, D. (2015). Community implementation outcomes of Attachment and Biobehavioral Catch-Up. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095823</t>
@@ -791,50 +821,53 @@
   <si>
     <t>WWHV014261</t>
   </si>
   <si>
     <t>Slade, A., Sadler, L., De Dios-Kenn, C., Webb, D., Currier-Ezepchick, J., &amp; Mayes, L. (2005). Minding the Baby: A reflective parenting program. The Psychoanalytic Study of the Child, 60, 74-100.</t>
   </si>
   <si>
     <t>WWHV045819</t>
   </si>
   <si>
     <t>Sprang, G. (2009). The efficacy of a relational treatment for maltreated children and their families. Child and Adolescent Mental Health, 14(2), 81-88.</t>
   </si>
   <si>
     <t>WWHV042117</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans‐Kranenburg, M. J., van IJzendoorn, M. H., . . . Koot, H. M. (2008). Early parenting intervention aimed at maternal sensitivity and discipline: A process evaluation. Journal of Community Psychology, 36(6), 780–797.</t>
   </si>
   <si>
     <t>WWHV069780</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans-Kranenburg, M. J., van IJzendoorn, M. H., Juffer, F., &amp; Koot, H. M. (2008). Early parenting intervention: Family risk and first-time parenting related to intervention effectiveness. Journal of Child and Family Studies, 17(1), 55.</t>
   </si>
   <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV095825</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Eiden, R. D., Labella, M. H., &amp; Dozier, M. (2022). Effects of an attachment-based intervention on autonomic regulation among opioid-exposed infants. Developmental Psychobiology, 64(6): e22286. https://doi.org/10.1002/dev.22286</t>
   </si>
   <si>
     <t>WWHV080759</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Raby, K. L., Goldstein, A., Zajac, L., &amp; Dozier, M. (2019). Effects of an attachment-based intervention in infancy on children’s autonomic regulation during middle childhood. Biological Psychology, 143, 22–31. https://doi.org/10.1016/j.biopsycho.2019.01.006</t>
   </si>
   <si>
     <t>WWHV081494</t>
   </si>
   <si>
     <t>Tabachnick, A., Zajac, L., Goldstein, A., Raby, K., &amp; Dozier, M. Effects of an attachment-based intervention on children’s autonomic regulation during middle childhood. Biological Psychology, 20–25.</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV095827</t>
@@ -933,50 +966,53 @@
     <t>Yarger, H. A., Bernard, K., Caron, E., Wallin, A., &amp; Dozier, M. (2019). Enhancing Parenting Quality for Young Children Adopted Internationally: Results of a Randomized Controlled Trial. Journal of Clinical Child &amp; Adolescent Psychology, 49(3), 378–390. https://doi.org/10.1080/15374416.2018.1547972</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
   <si>
     <t>WWHV049710</t>
   </si>
   <si>
     <t>Yarger, H. A., Hoye, J. R., &amp; Dozier, M. (2016). Trajectories of change in Attachment and Biobehavioral Catch-up among high-risk mothers: A randomized clinical trial. Infant Mental Health Journal, 37(5), 525–536. https://doi.org/10.1002/imhj.21585</t>
   </si>
   <si>
     <t>WWHV080984</t>
   </si>
   <si>
     <t>Zajac, L., Raby, K. L., &amp; Dozier, M. (2019). Sustained effects on attachment security in middle childhood: Results from a randomized clinical trial of the Attachment and Biobehavioral Catch‐up (ABC) intervention. Journal of Child Psychology and Psychiatry, 61(4), 417–424. https://doi:10.1111/jcpp.13146</t>
   </si>
   <si>
     <t>WWHV029362</t>
   </si>
   <si>
     <t>Zeanah, C. H., Berlin, L. J., &amp; Boris, N. W. (2011). Practitioner review: Clinical applications of attachment theory and research for infants and young children. Journal of Child Psychology and Psychiatry, 52(8), 819–833.</t>
+  </si>
+  <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1293,2044 +1329,2652 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E31" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>71</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C35" s="1"/>
-      <c r="D35" s="1"/>
       <c r="E35" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>104</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>110</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>116</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>122</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E58" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>126</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E59" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>128</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E60" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E63" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E64" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="D66" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="D67" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E67" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="D68" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E68" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+        <v>150</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>152</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>154</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="D73" s="1"/>
+        <v>156</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>158</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="D75" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="D76" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="D78" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="D79" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="D80" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="D81" s="1"/>
+        <v>172</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="D82" s="1"/>
+        <v>174</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E82" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="D83" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="D84" s="1"/>
+        <v>178</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="D85" s="1"/>
+        <v>180</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E85" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="D86" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E86" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-      <c r="D87" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E87" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="D88" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E88" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="D89" s="1"/>
+        <v>188</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E89" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="D90" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="D91" s="1"/>
+        <v>192</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-      <c r="D92" s="1"/>
+        <v>194</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E92" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-      <c r="D93" s="1"/>
+        <v>196</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E93" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="D94" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="D95" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="D96" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="D97" s="1"/>
+        <v>204</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>205</v>
+      </c>
       <c r="E97" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="D98" s="1"/>
+        <v>207</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>205</v>
+      </c>
       <c r="E98" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="D99" s="1"/>
+        <v>209</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E99" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="D100" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="D101" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="D102" s="1"/>
+        <v>215</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E102" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="D103" s="1"/>
+        <v>217</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E103" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-      <c r="D104" s="1"/>
+        <v>219</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E104" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="D105" s="1"/>
+        <v>221</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E105" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-      <c r="D106" s="1"/>
+        <v>223</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E106" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="D107" s="1"/>
+        <v>225</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E107" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-      <c r="D108" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="D109" s="1"/>
+        <v>229</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E109" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="D110" s="1"/>
+        <v>229</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-      <c r="D111" s="1"/>
+        <v>232</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E111" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="D112" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="D113" s="1"/>
+        <v>236</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="D114" s="1"/>
+        <v>238</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E114" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="D115" s="1"/>
+        <v>240</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E115" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-      <c r="D116" s="1"/>
+        <v>242</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E116" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-      <c r="D117" s="1"/>
+        <v>244</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="D118" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-      <c r="D119" s="1"/>
+        <v>248</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-      <c r="D120" s="1"/>
+        <v>250</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="D121" s="1"/>
+        <v>252</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E121" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-      <c r="D122" s="1"/>
+        <v>254</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-      <c r="D123" s="1"/>
+        <v>256</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E123" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-      <c r="D124" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-      <c r="D125" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E125" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-      <c r="D126" s="1"/>
+        <v>262</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-      <c r="D127" s="1"/>
+        <v>264</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-      <c r="D128" s="1"/>
+        <v>266</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-      <c r="D129" s="1"/>
+        <v>268</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>269</v>
+      </c>
       <c r="E129" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-      <c r="D130" s="1"/>
+        <v>271</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E130" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-      <c r="D131" s="1"/>
+        <v>273</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="D132" s="1"/>
+        <v>275</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-      <c r="D133" s="1"/>
+        <v>277</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E133" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-      <c r="D134" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E134" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-      <c r="D135" s="1"/>
+        <v>281</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E135" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-      <c r="D136" s="1"/>
+        <v>283</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E136" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="D137" s="1"/>
+        <v>285</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E137" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="D138" s="1"/>
+        <v>287</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-      <c r="D139" s="1"/>
+        <v>289</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-      <c r="D140" s="1"/>
+        <v>291</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E140" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-      <c r="D141" s="1"/>
+        <v>293</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="D142" s="1"/>
+        <v>295</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E142" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-      <c r="D143" s="1"/>
+        <v>297</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E143" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-      <c r="D144" s="1"/>
+        <v>299</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-      <c r="D145" s="1"/>
+        <v>301</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-      <c r="D146" s="1"/>
+        <v>303</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E146" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-      <c r="D147" s="1"/>
+        <v>305</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="D148" s="1"/>
+        <v>307</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="D149" s="1"/>
+        <v>309</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-      <c r="D150" s="1"/>
+        <v>311</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-      <c r="D151" s="1"/>
+        <v>313</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-      <c r="D152" s="1"/>
+        <v>315</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="D153" s="1"/>
+        <v>317</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>