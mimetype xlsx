--- v0 (2025-10-15)
+++ v1 (2026-06-16)
@@ -12,79 +12,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094904</t>
   </si>
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV094914</t>
   </si>
   <si>
     <t>Bergsund, H. B., Kullerud, T. N., Kråkenes, C. A., Drozd, F., Wentzel‐Larsen, T., Moe, V., &amp; Jacobsen, H. (2022). Transporting attachment and biobehavioral catch‐up to Norwegian child welfare services: A feasibility study. International Journal of Social Welfare, 32(2), 221-229. https://doi.org/10.1111/ijsw.12556</t>
   </si>
   <si>
     <t>WWHV080781</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., Bryce, C. I., &amp; Jones Harden, B. (2019). Improving infants’ stress-induced cortisol regulation through attachment-based intervention: A randomized controlled trial. Psychoneuroendocrinology, 103, 225–232. https://doi.org/10.1016/j.psyneuen.2019.01.005</t>
   </si>
   <si>
     <t>WWHV081500</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., &amp; Jones Harden, B. (2018). Improving Early Head Start’s impacts on parenting through attachment-based intervention: A randomized controlled trial. Developmental Psychology, 54(12), 2316–2327. https://doi.org/10.1037/dev0000592</t>
   </si>
   <si>
     <t>WWHV033639</t>
   </si>
   <si>
     <t>Berlin, L., Shanahan, M., &amp; Carmody, K. A. (2014). Promoting supportive parenting in new mothers with substance-use problems: A pilot randomized trial of residential treatment plus an attachment-based parenting program. Infant Mental Health Journal, 35(1), 81–85.</t>
   </si>
   <si>
     <t>Low</t>
@@ -173,50 +182,63 @@
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV095054</t>
   </si>
   <si>
     <t>O'Byrne, E., McCusker, C., &amp; McSweeney, S. (2023). The impact of the “Attachment and Biobehavioural Catch‐Up” program on attachment related parent behavior—A systematic review. Infant Mental Health Journal, 44(1), 76–91. https://doi.org/10.1002/imhj.22025</t>
   </si>
   <si>
     <t>WWHV081064</t>
   </si>
   <si>
     <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV075459</t>
   </si>
   <si>
     <t>Caron, E. B., Bernard, K., &amp; Dozier, M. (2018). In vivo feedback predicts parent behavior change in the attachment and biobehavioral catch-up intervention. Journal of Clinical Child &amp; Adolescent Psychology, 47(Suppl.), S35–S46. https://doi.org/10.1080/15374416.2016.1141359</t>
   </si>
   <si>
     <t>WWHV080762</t>
   </si>
   <si>
     <t>Caron, E., &amp; Dozier, M. (2019). Effects of fidelity-focused consultation on clinicians' implementation: An exploratory multiple baseline design. Administration and Policy in Mental Health and Mental Health Services Research, 46(4), 445–457. https://doi.org/10.1007/s10488-019-00924-3</t>
   </si>
   <si>
     <t>WWHV095896</t>
@@ -233,50 +255,56 @@
   <si>
     <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
   </si>
   <si>
     <t>WWHV073801</t>
   </si>
   <si>
     <t>Caron, E., Weston-Lee, P., Haggerty, D., &amp; Dozier, M. (2016). Community implementation outcomes of Attachment and Biobehavioral Catch-up. Child Abuse &amp; Neglect, 53, 128–137. https://doi.org/10.1016/j.chiabu.2015.11.010</t>
   </si>
   <si>
     <t>WWHV036986</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV081116</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2019). Attachment and biobehavioral catch-up. In A. S. Morris &amp; A. C. Williamson (Eds.), Building early social and emotional relationships with infants and toddlers: Integrating research and practice (pp. 213–235). Springer. https://doi.org/10.1007/978-3-030-03110-7_9</t>
   </si>
   <si>
     <t>WWHV080795</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV095904</t>
   </si>
   <si>
     <t>Dozier, M. (2022). Meeting the needs of vulnerable infants and families during COVID-19: Moving to a telehealth approach for home visiting implementation and research. Infant Mental Health Journal, 43, 140-142. https://doi.org/10.1002/imhj.21966</t>
@@ -371,152 +399,200 @@
   <si>
     <t>WWHV085791</t>
   </si>
   <si>
     <t>French, A. N. (2020). Cost, cost-effectiveness, and cost-benefit of attachment biobehavioral catch-up (ABC) (Publication No. 2427528971) [Doctoral dissertation, American University]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV087184</t>
   </si>
   <si>
     <t>Garnett, M., Bernard, K., Hoye, J., Zajac, L., &amp; Dozier, M. (2020). Parental sensitivity mediates the sustained effect of attachment and biobehavioral catch-up on cortisol in middle childhood: A randomized clinical trial. Psychoneuroendocrinology, 121, 10. https://doi.org/10.1016/j.psyneuen.2020.104809</t>
   </si>
   <si>
     <t>WWHV073804</t>
   </si>
   <si>
     <t>Grube, W. A., &amp; Liming, K. W. (2018). Attachment and Biobehavioral Catch-up: A systematic review. Infant Mental Health Journal, 39(6), 656–673. https://doi.org/10.1002/imhj.21745</t>
   </si>
   <si>
     <t>WWHV089819</t>
   </si>
   <si>
     <t>Guastaferro, K. M., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., &amp; Crimmins, D. B. (2013). Teaching young mothers to identify developmental milestones. In Disability and Chronic Disease (pp. 9–22). Nova Science Publishers, Inc.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV081499</t>
   </si>
   <si>
     <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
   </si>
   <si>
     <t>WWHV080777</t>
   </si>
   <si>
     <t>Hoye, J. R., &amp; Dozier, M. (2018). Implementing Attachment and Biobehavioral Catch-Up with birth parents: Rationale and case example. Journal of Clinical Psychology, 74(8), 1300–1307. https://doi.org/10.1002/jclp.22641</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
     <t>WWHV080750</t>
   </si>
   <si>
     <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV060516</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV095892</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV045817</t>
   </si>
   <si>
     <t>Lewis-Morrarty, E., Dozier, M., Bernard, K., Terracciano, S., &amp; Moore, S. (2012). Cognitive flexibility and theory of mind outcomes among foster children: Preschool follow-up results of a randomized clinical trial. Journal of Adolescent Health, 51(2 Suppl), S17-S22.</t>
   </si>
   <si>
     <t>WWHV095822</t>
   </si>
   <si>
     <t>Liming, K. W., Grube, W., Lloyd Sieger, M. H., Brook, J., Berryhill, E., Akin, B. A., &amp; Mendenhall, A. (2024). Child Welfare Outcomes After Attachment and Biobehavioral Catch-Up Intervention Participation: A Quasi-Experimental Study. Child Maltreatment, 30(2), 343-356. https://doi.org/10.1177/10775595241265968 [Study 1: ABC – Infant contrast].</t>
   </si>
   <si>
     <t>WWHV095890</t>
@@ -545,213 +621,276 @@
   <si>
     <t>WWHV089833</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095886</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Goldstein, A., Bernard, K., Caron, E. B., Yarger, H. A., Wallin, A., &amp; Dozier, M. (2021). Improving social-emotional competence in internationally adopted children with the attachment and biobehavioral catch-up intervention. Development and Psychopathology, 33(3), 957-969. https://doi.org/10.1017/S0954579420000255 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
     <t>WWHV049708</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., &amp; Bernard, K. (2014). Using video feedback as a tool in training parent coaches: Promising results from a single-subject design. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045809</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., Weston-Lee, P., &amp; Haggerty, D. (2015). Community implementation outcomes of Attachment and Biobehavioral Catch-Up. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095823</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV095824</t>
   </si>
   <si>
     <t>Raby, K. L., Bernard, K., Gordon, M. K., &amp; Dozier, M. (2020). Enhancing diurnal cortisol regulation among young children adopted internationally. Development and Psychopathology, 32(5), 1657-1668.</t>
   </si>
   <si>
     <t>WWHV089834</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095889</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV073808</t>
   </si>
   <si>
     <t>Roben, C. K., Dozier, M., Caron, E., &amp; Bernard, K. (2017). Moving an evidence-based parenting program into the community. Child Development, 88(5), 1447–1452. https://doi.org/10.1111/cdev.12898</t>
   </si>
   <si>
     <t>WWHV080766</t>
   </si>
   <si>
     <t>Roisman, G. I., Cicchetti, D., Lind, T., Lee Raby, K., Caron, E. B., Roben, C. K. P., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575–586. https://doi.org/10.1017/S0954579417000190</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV014540</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Dadds, M. R. (1982). The effects of planned activities and child management procedures in parent training: An analysis of setting generality. Behavior Therapy, 13, 452-461.</t>
   </si>
   <si>
     <t>WWHV043929</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Plant, K. (1989). Programming for generalization to high and low risk parenting situations in families with oppositional developmentally disabled preschoolers. Behavior Modification, 13(3), 283-305. https://doi.org/10.1177/01454455890133001</t>
   </si>
   <si>
     <t>WWHV080778</t>
   </si>
   <si>
     <t>Schein, S. S., Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2017). Implementing attachment and biobehavioral catch-up with foster parents. International Journal of Birth and Parent Education, 5(2), 22–26.</t>
   </si>
   <si>
     <t>WWHV049884</t>
   </si>
   <si>
     <t>Seay, K. D., Byers, K., Feely, M., Lanier, P., Maguire-Jack, K., &amp; McGill, T. (2015). Scaling up: Replicating promising interventions with fidelity. In D. Daro, A. C. Donnelly, L. A. Huang, &amp; B. J. Powell (Eds.), Advances in Child Abuse Prevention Knowledge: The Perspective of New Leadership (pp. 179-201). Switzerland: Springer International Publishing.</t>
   </si>
   <si>
     <t>WWHV014261</t>
   </si>
   <si>
     <t>Slade, A., Sadler, L., De Dios-Kenn, C., Webb, D., Currier-Ezepchick, J., &amp; Mayes, L. (2005). Minding the Baby: A reflective parenting program. The Psychoanalytic Study of the Child, 60, 74-100.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV045819</t>
   </si>
   <si>
     <t>Sprang, G. (2009). The efficacy of a relational treatment for maltreated children and their families. Child and Adolescent Mental Health, 14(2), 81-88.</t>
   </si>
   <si>
     <t>WWHV095825</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Eiden, R. D., Labella, M. H., &amp; Dozier, M. (2022). Effects of an attachment-based intervention on autonomic regulation among opioid-exposed infants. Developmental Psychobiology, 64(6): e22286. https://doi.org/10.1002/dev.22286</t>
   </si>
   <si>
     <t>WWHV080759</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Raby, K. L., Goldstein, A., Zajac, L., &amp; Dozier, M. (2019). Effects of an attachment-based intervention in infancy on children’s autonomic regulation during middle childhood. Biological Psychology, 143, 22–31. https://doi.org/10.1016/j.biopsycho.2019.01.006</t>
   </si>
@@ -863,52 +1002,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1172,2237 +1314,2619 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E127"/>
+  <dimension ref="A1:E150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="460.031" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...6 lines deleted...]
-        <v>2.3</v>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...64 lines deleted...]
-      <c r="A8" t="s">
+      <c r="D24" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...64 lines deleted...]
-      <c r="A12" t="s">
+      <c r="E24" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
-[...158 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E21">
-[...21 lines deleted...]
-      <c r="A23" t="s">
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
-[...22 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E24">
-[...30 lines deleted...]
-      <c r="D26" t="s">
+      <c r="D82" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E26">
-[...13 lines deleted...]
-      <c r="D27" t="s">
+      <c r="D83" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E27">
-[...13 lines deleted...]
-      <c r="D28" t="s">
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E28">
-[...81 lines deleted...]
-      <c r="D33" t="s">
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E33">
-[...89 lines deleted...]
-      <c r="A39" t="s">
+      <c r="D98" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" t="s">
-[...251 lines deleted...]
-      <c r="A54" t="s">
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B54" t="s">
-[...118 lines deleted...]
-      <c r="B61" t="s">
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C61" t="s">
-[...1127 lines deleted...]
-      <c r="E127">
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>