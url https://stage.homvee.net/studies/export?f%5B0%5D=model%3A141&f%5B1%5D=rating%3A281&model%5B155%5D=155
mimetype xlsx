--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,73 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094904</t>
   </si>
   <si>
     <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV094914</t>
   </si>
   <si>
     <t>Bergsund, H. B., Kullerud, T. N., Kråkenes, C. A., Drozd, F., Wentzel‐Larsen, T., Moe, V., &amp; Jacobsen, H. (2022). Transporting attachment and biobehavioral catch‐up to Norwegian child welfare services: A feasibility study. International Journal of Social Welfare, 32(2), 221-229. https://doi.org/10.1111/ijsw.12556</t>
   </si>
   <si>
     <t>WWHV080781</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., Bryce, C. I., &amp; Jones Harden, B. (2019). Improving infants’ stress-induced cortisol regulation through attachment-based intervention: A randomized controlled trial. Psychoneuroendocrinology, 103, 225–232. https://doi.org/10.1016/j.psyneuen.2019.01.005</t>
   </si>
   <si>
     <t>WWHV081500</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., &amp; Jones Harden, B. (2018). Improving Early Head Start’s impacts on parenting through attachment-based intervention: A randomized controlled trial. Developmental Psychology, 54(12), 2316–2327. https://doi.org/10.1037/dev0000592</t>
   </si>
   <si>
     <t>WWHV033848</t>
   </si>
   <si>
     <t>Bernard, K., &amp; Dozier, M. (2010). Differences in cortical reactivity among children in the attachment and biobehavioral catch-up intervention and a control intervention. Unpublished manuscript, Department of Psychology, University of Delaware.</t>
   </si>
   <si>
     <t>WWHV081134</t>
@@ -221,50 +227,53 @@
   <si>
     <t>WWHV080750</t>
   </si>
   <si>
     <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
   </si>
   <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
+  </si>
+  <si>
     <t>WWHV095906</t>
   </si>
   <si>
     <t>Martin, C., Chen, H. W. B., &amp; Dozier, J. (2022). Intervening with opioid-exposed newborns: Modifying an evidence-based parenting intervention. Delaware Journal of Public Health, 8, 94-98. https://doi.org/ 10.32481/djph.2022.05.014</t>
   </si>
   <si>
     <t>WWHV045809</t>
   </si>
   <si>
     <t>Meade, E., Dozier, M., Weston-Lee, P., &amp; Haggerty, D. (2015). Community implementation outcomes of Attachment and Biobehavioral Catch-Up. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
@@ -297,50 +306,53 @@
     <t>Seay, K. D., Byers, K., Feely, M., Lanier, P., Maguire-Jack, K., &amp; McGill, T. (2015). Scaling up: Replicating promising interventions with fidelity. In D. Daro, A. C. Donnelly, L. A. Huang, &amp; B. J. Powell (Eds.), Advances in Child Abuse Prevention Knowledge: The Perspective of New Leadership (pp. 179-201). Switzerland: Springer International Publishing.</t>
   </si>
   <si>
     <t>WWHV014261</t>
   </si>
   <si>
     <t>Slade, A., Sadler, L., De Dios-Kenn, C., Webb, D., Currier-Ezepchick, J., &amp; Mayes, L. (2005). Minding the Baby: A reflective parenting program. The Psychoanalytic Study of the Child, 60, 74-100.</t>
   </si>
   <si>
     <t>WWHV095825</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Eiden, R. D., Labella, M. H., &amp; Dozier, M. (2022). Effects of an attachment-based intervention on autonomic regulation among opioid-exposed infants. Developmental Psychobiology, 64(6): e22286. https://doi.org/10.1002/dev.22286</t>
   </si>
   <si>
     <t>WWHV081494</t>
   </si>
   <si>
     <t>Tabachnick, A., Zajac, L., Goldstein, A., Raby, K., &amp; Dozier, M. Effects of an attachment-based intervention on children’s autonomic regulation during middle childhood. Biological Psychology, 20–25.</t>
   </si>
   <si>
     <t>WWHV029362</t>
   </si>
   <si>
     <t>Zeanah, C. H., Berlin, L. J., &amp; Boris, N. W. (2011). Practitioner review: Clinical applications of attachment theory and research for infants and young children. Journal of Child Psychology and Psychiatry, 52(8), 819–833.</t>
+  </si>
+  <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -657,653 +669,833 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="419.898" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E31" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E39" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>