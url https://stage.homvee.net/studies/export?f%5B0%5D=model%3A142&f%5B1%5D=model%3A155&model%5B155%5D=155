--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,233 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV014559</t>
   </si>
   <si>
     <t>Comfort, M., &amp; Gordon, P. R. (2009). KIPS longitudinal study with Kentucky HANDS (2007-2009) final results. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027918</t>
   </si>
   <si>
     <t>Comfort, M., Gordon, P. R., English, B., Hacker, K., Hembree, R., Knight, C. R., &amp; Miller, C. K. (2010). The keys to interactive parenting scale: KIPS shows how parents grow. Zero to Three, 30(4), 33–39.</t>
   </si>
   <si>
     <t>WWHV028465</t>
   </si>
   <si>
     <t>Crusto, C. A., Lowell, D., Paulicin, B., Reynolds, J., Feinn, R., Friedman, S. R., &amp; Kaufman, J. S. (2008). Evaluation of a wraparound process for children exposed to family violence. Best Practices in Mental Health, 4(1), 1-18.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095232</t>
   </si>
   <si>
     <t>Crusto, C. A., Whitson, M. L., Feinn, R., Gargiulo, J., Holt, C., Paulicin, B., Simmons, W., &amp; Lowell, D. I. (2013). Evaluation of a mental health consultation intervention in preschool settings. Journal of Infant Mental Health, 9(2), 1–21. https://link.gale.com/apps/doc/A386919350/HRCA?u=googlescholar&amp;sid=book…</t>
   </si>
   <si>
     <t>WWHV095233</t>
   </si>
   <si>
     <t>Ferguson, D., Smith, S., Granja, M., Nguyen, U., Burstein, J., Atkins, N., &amp; Lasala, O. (2023). Promoting infant-early childhood and parent mental health in home visiting program serving diverse families: Promising strategies to support child and family well-being. National Center for Children in Poverty. https://files.eric.ed.gov/fulltext/ED631625.pdf</t>
   </si>
   <si>
     <t>WWHV039194</t>
   </si>
   <si>
     <t>Ferguson, J., &amp; Vanderpool, R. (2013). Impact of a Kentucky maternal, infant, and early childhood home-visitation program on parental risk factors. Journal of Child &amp; Family Studies, 22(4), 551–558.</t>
   </si>
   <si>
     <t>WWHV012852</t>
   </si>
   <si>
     <t>Freydin, N. E. (2004). Qualitative case study analysis of successful home visitation. Dissertation Abstracts International, 65, 5B, 2607.</t>
   </si>
   <si>
     <t>WWHV014187</t>
   </si>
   <si>
     <t>Freydin, M., Illback, R. J., &amp; Kauffmann, L. (2004). Case studies of the HANDS home visiting program: A qualitative evaluation. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
     <t>WWHV095235</t>
   </si>
   <si>
     <t>Hefyan, M., Goldberg, M., &amp; Swinth, E. (2023). Changes in home visiting since the start of the pandemic: Lessons from the Child First Program. MDRC. https://www.mdrc.org/sites/default/files/ChildFirstImplementationBrief_…  </t>
   </si>
   <si>
     <t>WWHV027900</t>
   </si>
   <si>
     <t>Illback, R. J., &amp; Kalafat, J. (1996). Evaluation studies of the Kentucky family resource &amp; youth services centers program: Compendium of current reports. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV028621</t>
   </si>
   <si>
     <t>Illback, R. J., Peiper, N., Sanders, D. H., Pennington, M., English, B., &amp; Jewell, T. (2011). Birth outcomes of participants in Kentucky’s HANDS home visitation program: A follow-up study comparing matched and unmatched high risk groups. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027967</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D., &amp; Sanders, D. I. (2006). Evaluation findings: Kentucky's home visiting program for first-time parents (HANDS). Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - additional source</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014188</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV027965</t>
   </si>
   <si>
     <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027966</t>
   </si>
   <si>
     <t>Michalczyk, L., &amp; Illback, R. J. (2002). Qualitative evaluation of the health access: Nurturing development services (HANDS) program. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV082274</t>
   </si>
   <si>
     <t>Murphy, F., &amp; Mendez, M. (2014). Ghosts, angels, and sharks: One family's story of healing and growth. Zero to Three, 34(6), 20–24. https://eric.ed.gov/?id=EJ1125822</t>
   </si>
   <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014186</t>
   </si>
   <si>
     <t>REACH of Louisville. (n.d.). Birth outcomes: Prematurity, low birth weight, and very low birth weight—HANDS program 2002–2007. Louisville, KY: Author.</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moderate</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV060495</t>
   </si>
   <si>
     <t>Williams, C., Cprek, S., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2017). Kentucky Health Access Nurturing Development Services home visiting program improves maternal and child health. Maternal &amp; Child Health Journal, 21(5), 1166–1174. https://doi.org/10.1007/s10995-016-2215-6</t>
   </si>
@@ -275,52 +251,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -587,619 +566,486 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...12 lines deleted...]
-      <c r="E7">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...63 lines deleted...]
-      <c r="E11">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...182 lines deleted...]
-      <c r="E22">
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...85 lines deleted...]
-      <c r="A28" t="s">
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C28" t="s">
-[...73 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>