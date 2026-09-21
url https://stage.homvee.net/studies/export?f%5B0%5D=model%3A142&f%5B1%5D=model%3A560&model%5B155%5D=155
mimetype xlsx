--- v0 (2026-07-17)
+++ v1 (2026-09-21)
@@ -12,95 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV026095</t>
   </si>
   <si>
     <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
   </si>
   <si>
+    <t>Computer-Assisted Motivational Intervention plus enhanced home visiting (CAMI+), Computer-Assisted Motivational Intervention (CAMI)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV028465</t>
   </si>
   <si>
     <t>Crusto, C. A., Lowell, D., Paulicin, B., Reynolds, J., Feinn, R., Friedman, S. R., &amp; Kaufman, J. S. (2008). Evaluation of a wraparound process for children exposed to family violence. Best Practices in Mental Health, 4(1), 1-18.</t>
   </si>
   <si>
+    <t>Child First</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV095232</t>
   </si>
   <si>
     <t>Crusto, C. A., Whitson, M. L., Feinn, R., Gargiulo, J., Holt, C., Paulicin, B., Simmons, W., &amp; Lowell, D. I. (2013). Evaluation of a mental health consultation intervention in preschool settings. Journal of Infant Mental Health, 9(2), 1–21. https://link.gale.com/apps/doc/A386919350/HRCA?u=googlescholar&amp;sid=book…</t>
   </si>
   <si>
     <t>WWHV095233</t>
   </si>
   <si>
     <t>Ferguson, D., Smith, S., Granja, M., Nguyen, U., Burstein, J., Atkins, N., &amp; Lasala, O. (2023). Promoting infant-early childhood and parent mental health in home visiting program serving diverse families: Promising strategies to support child and family well-being. National Center for Children in Poverty. https://files.eric.ed.gov/fulltext/ED631625.pdf</t>
   </si>
   <si>
     <t>WWHV095235</t>
   </si>
   <si>
     <t>Hefyan, M., Goldberg, M., &amp; Swinth, E. (2023). Changes in home visiting since the start of the pandemic: Lessons from the Child First Program. MDRC. https://www.mdrc.org/sites/default/files/ChildFirstImplementationBrief_…  </t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
     <t>WWHV082274</t>
   </si>
   <si>
     <t>Murphy, F., &amp; Mendez, M. (2014). Ghosts, angels, and sharks: One family's story of healing and growth. Zero to Three, 34(6), 20–24. https://eric.ed.gov/?id=EJ1125822</t>
   </si>
   <si>
     <t>WWHV095120</t>
   </si>
   <si>
     <t>Xia, S., Hefyan, M., McCormick, M. P., Goldberg, M., Swinth, E., &amp; Huang, S. (2023). Impacts of home visiting during the pandemic: Evidence from a randomized controlled trial of Child First (Working paper). MDRC. https://files.eric.ed.gov/fulltext/ED627149.pdf</t>
   </si>
   <si>
     <t>WWHV095234</t>
   </si>
   <si>
     <t>Xia, S., Htet, Z., Porter, K., &amp; McCormick, M. (2022). Exploring the value of predictive analytics for strengthening home visiting: Evidence from Child First. MDRC. https://www.mdrc.org/sites/default/files/Child_First_Brief.pdf</t>
   </si>
@@ -441,185 +456,221 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="1"/>
-      <c r="D5" s="1"/>
       <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>