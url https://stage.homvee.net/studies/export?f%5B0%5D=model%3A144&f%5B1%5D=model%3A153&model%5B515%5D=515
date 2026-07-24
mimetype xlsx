--- v0 (2026-06-05)
+++ v1 (2026-07-24)
@@ -12,185 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095773</t>
   </si>
   <si>
     <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
+    <t>WWHV086258</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
+  </si>
+  <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
     <t>Does not pass screens</t>
   </si>
   <si>
-    <t>WWHV086258</t>
-[...10 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
   </si>
   <si>
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095157</t>
   </si>
   <si>
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV095922</t>
   </si>
   <si>
     <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
   </si>
   <si>
     <t>WWHV095923</t>
   </si>
   <si>
     <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV095924</t>
   </si>
   <si>
     <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
   </si>
   <si>
     <t>WWHV095925</t>
   </si>
   <si>
     <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
   </si>
   <si>
     <t>WWHV095928</t>
   </si>
   <si>
     <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
@@ -227,52 +218,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -539,483 +533,446 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="B6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...3 lines deleted...]
-      <c r="B6" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...22 lines deleted...]
-      <c r="E7">
+      <c r="E14" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...241 lines deleted...]
-      <c r="B22" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B23" t="s">
-[...22 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>