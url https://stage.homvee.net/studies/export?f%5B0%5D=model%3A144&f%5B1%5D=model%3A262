--- v0 (2026-06-18)
+++ v1 (2026-11-06)
@@ -2414,51 +2414,51 @@
       </c>
       <c r="B65" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="E66" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>149</v>