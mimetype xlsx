--- v0 (2026-06-19)
+++ v1 (2026-08-26)
@@ -2731,51 +2731,51 @@
       </c>
       <c r="B75" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="E76" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>170</v>