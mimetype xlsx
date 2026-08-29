--- v0 (2026-06-22)
+++ v1 (2026-08-29)
@@ -5741,51 +5741,51 @@
       </c>
       <c r="B183" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E183" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="E184" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>383</v>