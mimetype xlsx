--- v0 (2025-11-04)
+++ v1 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -170,50 +170,56 @@
   <si>
     <t>WWHV033968</t>
   </si>
   <si>
     <t>Beeber, L. S., Holditch-Davis, D., Perreira, K., Schwartz, T. A., Lewis, V., Blanchard, H., Canuso, R., &amp; Goldman, B. D. (2010). Short-term in-home intervention reduces depressive symptoms in Early Head Start Latina mothers of infants and toddlers. Research in Nursing and Health, 33, 60-76.</t>
   </si>
   <si>
     <t>WWHV044189</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Holditch-Davis, D., Canuso, R., Lewis, V., &amp; Matsuda, Y. (2014). Interpersonal psychotherapy with a parenting enhancement adapted for in-home delivery in Early Head Start. Zero to Three, 34(5), 35–44. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4662263/</t>
   </si>
   <si>
     <t>WWHV051167</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Martinez, M. I., HolditchDavis, D., Bledsoe, S. E., Canuso, R., &amp; Lewis, V. S. (Aug 2014). Depressive symptoms and compromised parenting in low-income mothers of infants and toddlers: Distal and proximal risks. Research in Nursing &amp; Health, 37(4), 276-291.</t>
   </si>
   <si>
     <t>WWHV033978</t>
   </si>
   <si>
     <t>Berlin, L. J., Whiteside-Mansell, L., Roggman, L. A., Green, B. L., Robinson, J., &amp; Spieker, S. (2011). Testing maternal depression and attachment style as moderators of Early Head Start’s effects on parenting. Attachment &amp; Human Development, 13(1), 49-67.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV033893</t>
   </si>
   <si>
     <t>Bocknek, E. L., Brophy-Herb, H., &amp; Banerjee, M. (2009). Effects of parental supportiveness on toddlers’ emotion regulation over the first three years of life in a low-income African American sample. Infant Mental Health Journal, 30(5), 452-476.</t>
   </si>
   <si>
     <t>WWHV034542</t>
   </si>
   <si>
     <t>Bohlander, A. (2011). The influence of poverty correlates on cognitive ability of toddlers in the Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 71(12-A), 4280.1</t>
   </si>
   <si>
     <t>WWHV041440</t>
   </si>
   <si>
     <t>Bracaliello, C. B. (2013). Quantity, quality, and content: An empirical examination of key integrity components in Early Head Start Home Visiting. ProQuest Dissertations and Theses, 3589889.</t>
   </si>
   <si>
     <t>WWHV027281</t>
   </si>
   <si>
     <t>Bradley, R. H., Chazan-Cohen, R., &amp; Raikes, H. (2009). The impact of  early head start on school readiness: New looks. Early Education &amp;  Development, 20(6), 883-892. doi:10.1080/10409280903365033.</t>
   </si>
   <si>
     <t>WWHV034119</t>
@@ -377,50 +383,56 @@
   <si>
     <t>WWHV014566</t>
   </si>
   <si>
     <t>Cook, G., &amp; Roggman, L. (2004). Promoting language development in an Early Head Start home visiting program: What makes it work? Paper presented at the Head Start Research Conference. Washington, DC.</t>
   </si>
   <si>
     <t>WWHV014581</t>
   </si>
   <si>
     <t>Cook, G., &amp; Roggman, L. (2009). PICCOLO (Parenting Interactions with Children: Checklist of Observations Linked to Outcomes) technical report. Logan, UT: Utah State University, Early Intervention Research Institute.</t>
   </si>
   <si>
     <t>WWHV037648</t>
   </si>
   <si>
     <t>Cook, G. A., Roggman, L. A., &amp; D'zatko, K. (2012). A person-oriented approach to understanding dimensions of parenting in low-income mothers. Early Childhood Research Quarterly, 27(4), 582-595.</t>
   </si>
   <si>
     <t>WWHV034245</t>
   </si>
   <si>
     <t>Coon, T. The effect of parenting stress on children’s cognitive development: Examining the variables of sex and race/ethnic origin. (AAI1459739, 0799. (MSTAR_60347404; 201022585)</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
     <t>WWHV050789</t>
   </si>
   <si>
     <t>Do fatherhood programs work? Four programs to watch. (2015). Child Law Practice, 34(1), 16.</t>
   </si>
   <si>
     <t>WWHV094187</t>
   </si>
   <si>
     <t>Duer, J. (2021). Evaluating Early Head Start: Health impacts, academic achievement, and partnership programs [Doctoral dissertation, UC Irvine]. https://escholarship.org/uc/item/5vv9q5x3</t>
   </si>
   <si>
     <t>WWHV066654</t>
   </si>
   <si>
     <t>Ealy, P. J. (2017). Feasibility of a social emotional parenting curriculum applied in an Early Head Start home visitation program with Mexican immigrant families [Doctoral dissertation, The University of Wisconsin-Milwaukee]. Milwaukee ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/feasibility-social-emotio…</t>
   </si>
   <si>
     <t>WWHV014450</t>
   </si>
   <si>
     <t>Early Head Start National Resource Center. (2004). A parent's guide to the Head Start home-based program option. Washington, DC: Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014451</t>
@@ -569,134 +581,164 @@
   <si>
     <t>WWHV037644</t>
   </si>
   <si>
     <t>Harden, B. J., Sandstrom, H., &amp; Chazan-Cohen, R. (2012). Early Head Start and African American families: Impacts and mechanisms of child outcomes. Early Childhood Research Quarterly, 27(4), 572-581.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV015966</t>
   </si>
   <si>
     <t>Harris, B. A. (2005). Impact of Early Head Start and community child care partnerships on quality infant and toddler programming. (Doctoral dissertation, University of Nebraska – Lincoln, 2005); 0138 Adviser: Supervisor Pauline Davey Zeece. Dissertation Abstracts International, 66 (05A), 103-1628. (AAI3176782)</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV079095</t>
   </si>
   <si>
     <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
   </si>
   <si>
     <t>WWHV028097</t>
   </si>
   <si>
     <t>Haskins, R., Barnett, W. S., Brookings Institution, &amp; National Institute for Early Education Research. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution.</t>
   </si>
   <si>
     <t>WWHV034142</t>
   </si>
   <si>
     <t>Hayes, D., Jones, D. A., Silverstein, L. B., &amp; Auerbach, C. F. (2010). In their own words: Early Head Start fathers. Psychology of Men &amp; Masculinity, 11(4), 241-250.</t>
   </si>
   <si>
     <t>WWHV007425</t>
   </si>
   <si>
     <t>Heffernon, R., &amp; Sandler, L. (1999). Phoenix Early Head Start: Twelve family stories, year two. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV005887</t>
   </si>
   <si>
     <t>Heffernon, R., &amp; Sandler, L. (2000). Phoenix Early Head Start: Twelve family stories. Final chapter. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV050858</t>
   </si>
   <si>
     <t>Henninger, W. R., &amp; Luze, G. (2014). Poverty, caregiver depression and stress as predictors of children's externalizing behaviours in a low-income sample. Child &amp; Family Social Work, 19(4), 467-479.</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV034578</t>
   </si>
   <si>
     <t>Holmes, A. K. (2010). Low-income teen fathers' trajectory of involvement: The influence of individual, contextual, and coparental factors. Dissertation Abstracts International: Section B: The Sciences and Engineering, 70(9-B), 5866.</t>
   </si>
   <si>
     <t>WWHV014234</t>
   </si>
   <si>
     <t>Home visiting and resource mothers: Bibliography of materials from MCHLine. Retrieved November 19, 2009, from http://www.mchlibrary.info/databases/bibliography.php?target=auto_searc…</t>
   </si>
   <si>
     <t>WWHV009369</t>
   </si>
   <si>
     <t>Horodynski, M. A., &amp; Gibbons, C. (2004). Rural low-income mothers' interactions with their young children. Pediatric Nursing, 30(4), 299–306.</t>
   </si>
   <si>
     <t>WWHV033930</t>
   </si>
   <si>
     <t>Horodynski, M. A., Stommel, M., Brophy-Herb, H., Xie, Y., &amp; Weatherspoon, L. (2010). Low-income African American and non-Hispanic white mothers’ self-efficacy, “Picky eater” perception, and toddler fruit and vegetable consumption. Public Health Nursing, 27(5), 408-417.</t>
   </si>
   <si>
     <t>WWHV004245</t>
   </si>
   <si>
     <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
   </si>
   <si>
     <t>WWHV033888</t>
   </si>
   <si>
     <t>Howard, K., Martin, A., Berlin, L. J., &amp; Brooks-Gunn, J. (2011). Early mother-child separation, parenting, and child well-being in Early Head Start families. Attachment &amp; Human Development, 13(1), 5-26. doi:10.1080/14616734.2010.488119</t>
   </si>
   <si>
     <t>WWHV078995</t>
   </si>
   <si>
     <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV003889</t>
   </si>
   <si>
     <t>Ispa, J., Sharp, E., Brookes, S., Wolfenstein, M., Thornburg, K., Fine, M., et al. (2000, June). Mother and home visitor personality characteristics, the mother-home-visitor relationship, and home visit intensity. Paper presented at Head Start National Research Conference, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV078982</t>
   </si>
   <si>
     <t>Izumi, B. T., Eckhardt, C. L., Wilson, D. P., &amp; Cahill, J. (2016). A cooking intervention to increase vegetable consumption by parents with children enrolled in an Early Head Start home visiting program: A pilot study in Portland, Oregon, 2013-2014. Preventing Chronic Disease, 13, E174. https://doi.org/10.5888/pcd13.160259</t>
   </si>
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV067103</t>
   </si>
   <si>
     <t>Jeon, S., Choi, J. Y., Horm, D. M., &amp; Castle, S. (2018). Early Head Start dosage: The role of parent-caregiver relationships and family involvement. Children and Youth Services Review, 93, 291–300. https://doi.org/10.1016/j.childyouth.2018.07.032</t>
   </si>
   <si>
     <t>WWHV029482</t>
@@ -849,50 +891,56 @@
     <t>Love, J. M., Kisker, E. E., Ross, C., Raikes, H., Constantine, J., Boller, K., et al. (2005). The effectiveness of Early Head Start for 3-year-old children and their parents: Lessons for policy and programs. Developmental Psychology, 41(6), 885–901. doi:10.1037/0012-1649.41.6.885</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV033892</t>
   </si>
   <si>
     <t>Love, J. M., &amp; Society for Research on Educational Effectiveness. (2010). Effects of Early Head Start prior to kindergarten entry: The importance of early experience. Presentation to the Society for Research on Educational Effectiveness, March 2010.</t>
   </si>
   <si>
     <t>WWHV014197</t>
   </si>
   <si>
     <t>Martin, A., Brooks-Gunn, J., Chazan Cohen, R., Raikes, H., Kisker, E. E., Vogel, C., et al. (2007). Early Head Start study children at age 5: How and for whom are early childhood programs having effects? The impact of home-based services on children and families in Early Head Start. Paper presented at the Society for Research in Child Development (SRCD) biannual meeting,  Boston, MA.</t>
+  </si>
+  <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV041846</t>
   </si>
   <si>
     <t>Martin, A., Ryan, R., &amp; Brooks-Gunn, J. (2013). Longitudinal associations among interest, persistence, supportive parenting, and achievement in early childhood. Early Childhood Research Quarterly, 28(4), 658-667.</t>
   </si>
   <si>
     <t>WWHV050848</t>
   </si>
   <si>
     <t>Martin, K., Wolff, M., Lonczak, M., Chambers, M., Cooke, C., &amp; Whitney, G. (2014). Formative research to examine collaboration between Special Supplemental Nutrition Program for Woman, Infants, and Children and Head Start programs. Maternal &amp; Child Health Journal, 18(1), 326-332.</t>
   </si>
   <si>
     <t>WWHV034199</t>
   </si>
   <si>
     <t>Martoccio, T. L. Joint attention behaviors in 14-month-old toddlers of low-income families. Master’s thesis, Michigan State University. (AAI1485604, 0700). (MSTAR_862599138; 201112472).</t>
   </si>
   <si>
     <t>WWHV073859</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., Whittaker, J., Rubin, D. M., &amp; Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22, 79-91. https://doi.org/10.1007/s10995-018-2530-1
  </t>
@@ -903,104 +951,140 @@
   <si>
     <t>WWHV003812</t>
   </si>
   <si>
     <t>McAllister, C. L., &amp; Thomas, T. (2007). Infant mental health and family support: Contributions of Early Head Start to an integrated model for community-based early childhood programs. Infant Mental Health Journal, 28(2), 192–215. doi:10.1002/imhj.20129</t>
   </si>
   <si>
     <t>WWHV044155</t>
   </si>
   <si>
     <t>McFarlane, E., Shea Crowne, S., Burrell, L., &amp; Duggan, A. (2014). Home visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53-60.</t>
   </si>
   <si>
     <t>WWHV033293</t>
   </si>
   <si>
     <t>McKelvey, L. M., Fitzgerald, H. K., Schiffman, R. F., &amp; Von Eye, A. (2002). Family stress and parent-infant interaction: The mediating role of coping. Infant Mental Health Journal, 23(1), 164-181.</t>
   </si>
   <si>
     <t>WWHV016500</t>
   </si>
   <si>
     <t>McLearn, K. T., Knitzer, J., &amp; Carter, A. S. (2007). Mental health: A neglected partner in the healthy development of young children. In Aber, J.L., Bishop-Josef, S. J., Jones, S. M., Eds. Child development and social policy: Knowledge for action (pp 233–248).  Washington, DC: American Psychological Association.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV034960</t>
   </si>
   <si>
     <t>Mennet, L. (2011). The impact of infant disorganized attachment and maternal lack of resolution on child narrative coherence and related behavior problems at 54-months. (Doctoral dissertation, University of Washington).</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV034169</t>
   </si>
   <si>
     <t>Mofidi, M., Zeldin, L. P., &amp; Rozier, R. G. (2009). Oral health of Early Head Start children: A qualitative study of staff, parents, and pregnant women. American Journal of Public Health, 99(2), 245-251. doi:10.2105/ajph.2008.133827</t>
   </si>
   <si>
     <t>WWHV033921</t>
   </si>
   <si>
     <t>Moreno, A. J., &amp; Klute, M. M. (2011). Infant–toddler teachers can successfully employ authentic assessment: The learning through relating system. Early Childhood Research Quarterly, 26(4), 484-496.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV087456</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting self-regulation skills and healthy eating habits in Early Head Start (NCT03958214). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/NCT03958214</t>
   </si>
   <si>
     <t>WWHV087454</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting healthy development with the Recipe 4 Success intervention (NCT03976089). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/nct03976089</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV094639</t>
   </si>
   <si>
     <t>Nix, R. L., Francis, L. A., Feinberg, M. E., Gill, S., Jones, D. E., Hostetler, M. L., &amp; Stifter, C. A. (2021). Improving toddlers’ healthy eating habits and self-regulation: A randomized controlled trial. Pediatrics, 147(1). https://doi.org/10.1542/peds.2019-3326</t>
   </si>
   <si>
     <t>WWHV094638</t>
   </si>
   <si>
     <t>Nix, R. L., Gil, S., Hostetler, M. L., Feinberg, M. E., Francis, L. A., Stifter, C. A., McNeil, C. B., Kidder, S. M., Jones, D. E., Park, Y. R., Kim, C. N., Engbretson, A. G., Braaten, S. M., &amp; Tamkin, V. L. (2022). Promoting toddlers’ self-regulation and healthy eating habits among families living in poverty: A randomized controlled trial of Recipe 4 Success. Child Development, 95(2), 352–367. https://doi.org/10.1111/cdev.14006</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV078974</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love, J. M., &amp; Raikes, H. H. (2002). Understanding implementation in Early Head Start programs: Implications for policy and practice. Infant Mental Health Journal, 23(1), 14–35. https://doi.org/10.1002/imhj.10001</t>
   </si>
   <si>
     <t>WWHV004838</t>
@@ -1191,65 +1275,77 @@
   <si>
     <t>WWHV041381</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V., &amp; Christiansen, K. (2013). Parenting interactions with children: Checklist of observations linked to outcomes (PICCOLO) in diverse ethnic groups. Infant Mental Health Journal, 34(4), 290-306.</t>
   </si>
   <si>
     <t>WWHV078965</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V. K., Boyce, L. K., Olson, T. L., Christiansen, K., &amp; Peterson, C. A. (2019). The Home Visit Rating Scales: Revised, restructured, and revalidated. Infant Mental Health Journal, 40(3), 315–330. https://doi.org/10.1002/imhj.21781</t>
   </si>
   <si>
     <t>WWHV014567</t>
   </si>
   <si>
     <t>Roggman, L., Cook, G., Peterson, C. A., &amp; Jump, V. K. (nd) Variations in home visit quality in two Early Head Start programs in relation to home environment and child vocabulary outcomes. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV012534</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Peterson, C. A., &amp; Raikes, H. (2008). Who drops out of Early Head Start home visiting programs? Early Education and Development, 19(4), 574–599.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
+  </si>
+  <si>
     <t>WWHV003919</t>
   </si>
   <si>
     <t>Sandler, L., Heffernon, R., &amp; Sheety, A. (1999). On track with Phoenix Early Head Start. Evaluation report, 1997-98. Report submitted to Southwest Human Development. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV094191</t>
   </si>
   <si>
     <t>Schochet, O. N. (2021). Two-generation early intervention programs as vehicles for enhancing parental human capital and economic self-sufficiency [Doctoral dissertation, Georgetown University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/two-generation-early-inte…</t>
   </si>
   <si>
     <t>WWHV065601</t>
   </si>
   <si>
     <t>Schreier, A., McCoy, K., Flood, M. F., Wilcox, B. L., &amp; Hansen, D. J. (2018). Understanding perceptions of child maltreatment risk: A qualitative study of Early Head Start home visitors. Children &amp; Youth Services Review, 88, 416–425. https://doi.org/10.1016/j.childyouth.2018.03.035</t>
   </si>
   <si>
     <t>WWHV089934</t>
   </si>
   <si>
     <t>Schreier, A., McCoy, K., Flood, M. F., Wilcox, B. L., &amp; Hansen, D. J. (2020). Early Head Start service use by families with court-substantiated maltreatment. Children and Youth Services Review, 108, 104602. https://doi.org/10.1016/j.childyouth.2019.104602</t>
   </si>
   <si>
     <t>WWHV040797</t>
@@ -1306,50 +1402,56 @@
     <t>Spieker, S., Nelson, E. M., DeKlyen, M., Jolley, S. N., &amp; Mennet, L. (2011). Continuity and change in unresolved classifications of adult attachment interviews with low-income mothers. In Disorganized attachment and caregiving, pp. 80-109. New York: Guilford Press.</t>
   </si>
   <si>
     <t>WWHV006167</t>
   </si>
   <si>
     <t>Staerkel, F. J., &amp; Spieker, S. (2006). Unstable housing--A significant challenge for home visiting programs: An Early Head Start case example. Journal of Family Social Work, 10(1), 61–76.</t>
   </si>
   <si>
     <t>WWHV045010</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Larson, E., Rodriguez, C., Subramony, A., Martinez, R. A., Martinez, E., Barrett, A., &amp; Meyer, D. (2014). Effect of a URI-related educational intervention in Early Head Start on ED visits. Pediatrics, 133(5), e1233-40. https://doi.org/10.1542/peds.2013-2350</t>
   </si>
   <si>
     <t>WWHV034139</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Meyer, D., Rodriguez, C., Martinez, E., &amp; Larson, E. (2010). Improving care of upper respiratory infections among Latino Early Head Start parents. Journal of Immigrant and Minority Health, 12(6), 925-931. doi:10.100</t>
   </si>
   <si>
     <t>WWHV034565</t>
   </si>
   <si>
     <t>Swan, D. W. (2010). Emerging paths to literacy: Modeling individual and environmental contributions to growth in children’s emergent literacy skills. Dissertation Abstracts International Section A: Humanities and Social Sciences, 71(3-A), 832.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV046657</t>
   </si>
   <si>
     <t>U.S. Department of Health and Human Services. Administration for Children and Families (2006). Findings from the Survey of Early Head Start Programs: Communities, programs, and families: Final report. Washington, DC: Author.</t>
   </si>
   <si>
     <t>WWHV014326</t>
   </si>
   <si>
     <t>U.S. Department of Health and Human Services, Administration for Children and Families. (1997)ACF OPRE: Early Head Start research and evaluation project (EHSRE). Part 3: Mixed approach programs. Early Head Start program profile: Early education services Early Head Start. Brattleboro, VT, September 16-18, 1997. Retrieved November 20, 2009, from http://www.acf.hhs.gov/programs/opre/ehs/ehs_resrch/reports/leadingvol_…</t>
   </si>
   <si>
     <t>WWHV014650</t>
   </si>
   <si>
     <t>U.S. Department of Health and Human Services,  Administration for Children and Families. (2006). Early Head Start benefits children and families. Early Head Start  research and evaluation project, research to practice brief. Washington, DC:  Author.</t>
   </si>
   <si>
     <t>WWHV016031</t>
   </si>
   <si>
     <t>U.S.  Department of Health and Human Services. Administration for Children and  Families (2006). Early Head Start research to practice: Lessons for program  practice from Early Head Start research. Washington, DC: Author.</t>
   </si>
@@ -1518,52 +1620,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1827,4107 +1932,4387 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E237"/>
+  <dimension ref="A1:E254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E254"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C21" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="C28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E28">
-[...16 lines deleted...]
-      <c r="E29">
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34">
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C35" t="s">
-[...5 lines deleted...]
-      <c r="E35">
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-[...9 lines deleted...]
-      <c r="D36" t="s">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E36">
-[...16 lines deleted...]
-      <c r="E37">
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...9 lines deleted...]
-      <c r="D38" t="s">
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E38">
-[...4 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B39" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C41" t="s">
-[...5 lines deleted...]
-      <c r="E41">
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C42" t="s">
-[...5 lines deleted...]
-      <c r="E42">
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E43">
-[...16 lines deleted...]
-      <c r="E44">
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45">
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C47" t="s">
-[...5 lines deleted...]
-      <c r="E47">
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C48" t="s">
-[...5 lines deleted...]
-      <c r="E48">
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49">
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C50" t="s">
-[...5 lines deleted...]
-      <c r="E50">
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C51" t="s">
-[...5 lines deleted...]
-      <c r="E51">
+      <c r="C51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C52" t="s">
-[...5 lines deleted...]
-      <c r="E52">
+      <c r="C52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C53" t="s">
-[...5 lines deleted...]
-      <c r="E53">
+      <c r="C53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C54" t="s">
-[...5 lines deleted...]
-      <c r="E54">
+      <c r="C54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C55" t="s">
-[...5 lines deleted...]
-      <c r="E55">
+      <c r="C55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C56" t="s">
-[...5 lines deleted...]
-      <c r="E56">
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...12 lines deleted...]
-      <c r="E57">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...32 lines deleted...]
-    </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C60" t="s">
-[...5 lines deleted...]
-      <c r="E60">
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C61" t="s">
-[...5 lines deleted...]
-      <c r="E61">
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C62" t="s">
-[...5 lines deleted...]
-      <c r="E62">
+      <c r="C62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C63" t="s">
-[...5 lines deleted...]
-      <c r="E63">
+      <c r="C63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...32 lines deleted...]
-    </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
+      <c r="A66" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C66" t="s">
-[...5 lines deleted...]
-      <c r="E66">
+      <c r="C66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" t="s">
+      <c r="A67" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C67" t="s">
-[...5 lines deleted...]
-      <c r="E67">
+      <c r="C67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" t="s">
+      <c r="A68" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C68" t="s">
-[...5 lines deleted...]
-      <c r="E68">
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
-[...9 lines deleted...]
-      <c r="D69" t="s">
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E69">
-[...13 lines deleted...]
-      <c r="D70" t="s">
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E70">
-[...13 lines deleted...]
-      <c r="D71" t="s">
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E71">
-[...13 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E72">
+      <c r="E74" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...9 lines deleted...]
-      <c r="D73" t="s">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E73">
-[...33 lines deleted...]
-      <c r="E75">
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...32 lines deleted...]
-    </row>
     <row r="78" spans="1:5">
-      <c r="A78" t="s">
+      <c r="A78" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C78" t="s">
-[...5 lines deleted...]
-      <c r="E78">
+      <c r="C78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
-[...32 lines deleted...]
-    </row>
     <row r="81" spans="1:5">
-      <c r="A81" t="s">
+      <c r="A81" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C81" t="s">
-[...5 lines deleted...]
-      <c r="E81">
+      <c r="C81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" t="s">
+      <c r="A82" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C82" t="s">
-[...5 lines deleted...]
-      <c r="E82">
+      <c r="C82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...23 lines deleted...]
-      <c r="C84" t="s">
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84">
+      <c r="D86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
-[...6 lines deleted...]
-      <c r="C85" t="s">
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D85" t="s">
+      <c r="D87" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E85">
+      <c r="E87" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
-[...29 lines deleted...]
-      <c r="E87">
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
-[...43 lines deleted...]
-      <c r="D90" t="s">
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E90">
-[...13 lines deleted...]
-      <c r="D91" t="s">
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E91">
-[...50 lines deleted...]
-      <c r="E94">
+      <c r="E94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
-      <c r="A95" t="s">
+      <c r="A95" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C95" t="s">
-[...5 lines deleted...]
-      <c r="E95">
+      <c r="C95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" t="s">
+      <c r="A96" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C96" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
+      <c r="A97" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C97" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
-      <c r="A98" t="s">
+      <c r="A98" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C98" t="s">
-[...5 lines deleted...]
-      <c r="E98">
+      <c r="C98" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
-      <c r="A99" t="s">
+      <c r="A99" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B99" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C99" t="s">
-[...5 lines deleted...]
-      <c r="E99">
+      <c r="C99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
-[...6 lines deleted...]
-      <c r="C100" t="s">
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D100" t="s">
-[...2 lines deleted...]
-      <c r="E100">
+      <c r="D105" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
-[...9 lines deleted...]
-      <c r="D101" t="s">
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E101">
-[...16 lines deleted...]
-      <c r="E102">
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
-[...9 lines deleted...]
-      <c r="D103" t="s">
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E103">
-[...13 lines deleted...]
-      <c r="D104" t="s">
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E104">
+      <c r="E111" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
-[...60 lines deleted...]
-      <c r="D108" t="s">
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E108">
-[...81 lines deleted...]
-      <c r="D113" t="s">
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E113">
-[...13 lines deleted...]
-      <c r="D114" t="s">
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E114">
-[...13 lines deleted...]
-      <c r="D115" t="s">
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E115">
-[...33 lines deleted...]
-      <c r="E117">
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
-[...29 lines deleted...]
-      <c r="E119">
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
-[...9 lines deleted...]
-      <c r="D120" t="s">
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E120">
+      <c r="E127" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
-[...80 lines deleted...]
-      <c r="E125">
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
-[...12 lines deleted...]
-      <c r="E126">
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
-[...12 lines deleted...]
-      <c r="E127">
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
-[...43 lines deleted...]
-      <c r="D130" t="s">
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E130">
-[...13 lines deleted...]
-      <c r="D131" t="s">
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E131">
-[...101 lines deleted...]
-      <c r="E137">
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E145" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
-[...9 lines deleted...]
-      <c r="D138" t="s">
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E138">
-[...81 lines deleted...]
-      <c r="D143" t="s">
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E143">
+      <c r="E152" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
-[...40 lines deleted...]
-      <c r="C146" t="s">
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D146" t="s">
-[...19 lines deleted...]
-      <c r="E147">
+      <c r="D155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
-[...12 lines deleted...]
-      <c r="E148">
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
-[...12 lines deleted...]
-      <c r="E149">
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
-[...12 lines deleted...]
-      <c r="E150">
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
-[...6 lines deleted...]
-      <c r="C151" t="s">
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D151" t="s">
+      <c r="D164" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E151">
+      <c r="E164" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
-[...6 lines deleted...]
-      <c r="C152" t="s">
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D152" t="s">
+      <c r="D166" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E152">
+      <c r="E166" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
-[...6 lines deleted...]
-      <c r="C153" t="s">
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D153" t="s">
-[...2 lines deleted...]
-      <c r="E153">
+      <c r="D167" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E167" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
-[...12 lines deleted...]
-      <c r="E154">
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
-[...9 lines deleted...]
-      <c r="D155" t="s">
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E155">
-[...47 lines deleted...]
-      <c r="D158" t="s">
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E158">
-[...13 lines deleted...]
-      <c r="D159" t="s">
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E159">
-[...64 lines deleted...]
-      <c r="D163" t="s">
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E163">
+      <c r="E177" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
-[...148 lines deleted...]
-      <c r="E172">
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
-[...9 lines deleted...]
-      <c r="D173" t="s">
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E173">
-[...13 lines deleted...]
-      <c r="D174" t="s">
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E174">
-[...13 lines deleted...]
-      <c r="D175" t="s">
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E175">
-[...33 lines deleted...]
-      <c r="E177">
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
-[...9 lines deleted...]
-      <c r="D178" t="s">
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E178">
-[...47 lines deleted...]
-      <c r="D181" t="s">
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E181">
-[...13 lines deleted...]
-      <c r="D182" t="s">
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E182">
-[...47 lines deleted...]
-      <c r="D185" t="s">
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E185">
-[...33 lines deleted...]
-      <c r="E187">
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E201" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
-[...40 lines deleted...]
-      <c r="C190" t="s">
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C205" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D190" t="s">
+      <c r="D205" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E190">
+      <c r="E205" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
-[...6 lines deleted...]
-      <c r="C191" t="s">
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C206" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D191" t="s">
-[...2 lines deleted...]
-      <c r="E191">
+      <c r="D206" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="E206" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
-[...9 lines deleted...]
-      <c r="D192" t="s">
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E192">
-[...16 lines deleted...]
-      <c r="E193">
+      <c r="E207" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
-[...9 lines deleted...]
-      <c r="D194" t="s">
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E194">
+      <c r="E210" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
-[...12 lines deleted...]
-      <c r="E195">
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
-[...26 lines deleted...]
-      <c r="D197" t="s">
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E197">
-[...13 lines deleted...]
-      <c r="D198" t="s">
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E198">
-[...13 lines deleted...]
-      <c r="D199" t="s">
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E199">
+      <c r="E215" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
-[...9 lines deleted...]
-      <c r="D200" t="s">
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E200">
+      <c r="E216" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
-[...97 lines deleted...]
-      <c r="E206">
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E222" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
-[...43 lines deleted...]
-      <c r="D209" t="s">
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E209">
-[...78 lines deleted...]
-      <c r="C214" t="s">
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D214" t="s">
-[...2 lines deleted...]
-      <c r="E214">
+      <c r="D231" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
-[...60 lines deleted...]
-      <c r="D218" t="s">
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E218">
+      <c r="E235" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
-[...23 lines deleted...]
-      <c r="C220" t="s">
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C237" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D220" t="s">
+      <c r="D237" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E220">
-[...16 lines deleted...]
-      <c r="E221">
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E238" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
-[...12 lines deleted...]
-      <c r="E222">
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
-[...9 lines deleted...]
-      <c r="D223" t="s">
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E223">
+      <c r="E240" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
-[...12 lines deleted...]
-      <c r="E224">
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E241" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
-[...12 lines deleted...]
-      <c r="E225">
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E242" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
-[...12 lines deleted...]
-      <c r="E226">
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E243" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
-[...12 lines deleted...]
-      <c r="E227">
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E244" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
-[...46 lines deleted...]
-      <c r="E230">
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E247" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
-[...9 lines deleted...]
-      <c r="D231" t="s">
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E231">
+      <c r="E248" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
-[...63 lines deleted...]
-      <c r="E235">
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E252" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
-[...29 lines deleted...]
-      <c r="E237">
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E254" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>