--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -5695,51 +5695,51 @@
       </c>
       <c r="B181" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E181" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="E182" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
         <v>379</v>