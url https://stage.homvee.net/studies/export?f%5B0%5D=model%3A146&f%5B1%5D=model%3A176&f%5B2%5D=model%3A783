--- v0 (2025-10-12)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014272</t>
   </si>
   <si>
     <t>Administration for Children and Families. Early Head Start evaluation and Tracking Pre-K (TPK) follow-up. Retrieved November 19, 2009, from http://www.acf.hhs.gov/programs/opre/other_resrch/eval_data/reports/ common_constructs/com_appa_hseval.html</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
@@ -122,50 +122,59 @@
   <si>
     <t>WWHV059039</t>
   </si>
   <si>
     <t>Auger, A., Karoly, L. A., &amp; Martin, L. T. (2016). Family engagement in the delivery of the health services component in Head Start and Early Head Start (OPRE Report 2016-86). U.S. Department of Health and Human Services,  Administration for Children and Families, Office of Planning, Research and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/2016_86_hshm…</t>
   </si>
   <si>
     <t>WWHV034160</t>
   </si>
   <si>
     <t>Ayoub, C., O’Connor, E., Rappolt-Schlictmann, G., Vallotton, C., Raikes, H., &amp; Chazan-Cohen, R. (2009). Cognitive skill performance among young children living in poverty: Risk, change, and the promotive effects of Early Head Start. Early Childhood Research Quarterly, 24(3), 289-305. doi:10.1016/j.ecresq.2009.04.001</t>
   </si>
   <si>
     <t>WWHV028710</t>
   </si>
   <si>
     <t>Azzi-Lessing, L. (2011). Home visitation programs: Critical issues and future directions. Early Childhood Research Quarterly, 26(4), 387-398. doi:10.1016/j.ecresq.2011.03.005</t>
   </si>
   <si>
     <t>WWHV062490</t>
   </si>
   <si>
     <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV017026</t>
   </si>
   <si>
     <t>Bartik, T. J. (2008). The economic development effects of early childhood programs. W.E. Upjohn Institute for Employment Research, Partnership for American’s Economic Success. https://research.upjohn.org/cgi/viewcontent.cgi?article=1031&amp;context=re…</t>
   </si>
   <si>
     <t>WWHV007543</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV017486</t>
   </si>
   <si>
     <t>Bartik, T. J., &amp; WE Upjohn Institute for Employment Research. (2009). Distributional effects of early childhood programs and business incentives and their implications for policy. Upjohn Institute staff working paper no. 09-151W. Kalamazoo, MI: W.E. Upjohn Institute for Employment Research.</t>
   </si>
   <si>
     <t>WWHV056081</t>
   </si>
   <si>
     <t>Becker, B., Patterson, F., Fagan, J., &amp; Whitaker, R. (2016). Mindfulness among home visitors in Head Start and the quality of their working alliance with parents. Journal of Child &amp; Family Studies, 25(6), 1969–1979. https://doi:10.1007/s10826-015-0352-y</t>
   </si>
   <si>
     <t>WWHV078961</t>
@@ -203,50 +212,63 @@
   <si>
     <t>WWHV033978</t>
   </si>
   <si>
     <t>Berlin, L. J., Whiteside-Mansell, L., Roggman, L. A., Green, B. L., Robinson, J., &amp; Spieker, S. (2011). Testing maternal depression and attachment style as moderators of Early Head Start’s effects on parenting. Attachment &amp; Human Development, 13(1), 49-67.</t>
   </si>
   <si>
     <t>WWHV088172</t>
   </si>
   <si>
     <t>BMC. (2019). Evaluation of the effectiveness of the ParentChild+ home visiting programme (ISRCTN96216897). https://doi.org/10.1186/ISRCTN96216897</t>
   </si>
   <si>
     <t>WWHV033893</t>
   </si>
   <si>
     <t>Bocknek, E. L., Brophy-Herb, H., &amp; Banerjee, M. (2009). Effects of parental supportiveness on toddlers’ emotion regulation over the first three years of life in a low-income African American sample. Infant Mental Health Journal, 30(5), 452-476.</t>
   </si>
   <si>
     <t>WWHV034542</t>
   </si>
   <si>
     <t>Bohlander, A. (2011). The influence of poverty correlates on cognitive ability of toddlers in the Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 71(12-A), 4280.1</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV041440</t>
   </si>
   <si>
     <t>Bracaliello, C. B. (2013). Quantity, quality, and content: An empirical examination of key integrity components in Early Head Start Home Visiting. ProQuest Dissertations and Theses, 3589889.</t>
   </si>
   <si>
     <t>WWHV027880</t>
   </si>
   <si>
     <t>Bracaliello, C., &amp; Manz, P. (2011). The Parent Child Home Program’s impact on Latino caregiver’s enrollment and continued placement in early childhood preschool services: A brief report. Lehigh University. [Unpublished report].</t>
   </si>
   <si>
     <t>WWHV027281</t>
   </si>
   <si>
     <t>Bradley, R. H., Chazan-Cohen, R., &amp; Raikes, H. (2009). The impact of  early head start on school readiness: New looks. Early Education &amp;  Development, 20(6), 883-892. doi:10.1080/10409280903365033.</t>
   </si>
   <si>
     <t>WWHV034119</t>
   </si>
   <si>
     <t>Bradley, R. H., McKelvey, L. M., &amp; Whiteside-Mansell, L. (2011). Does the quality of stimulation and support in the home environment moderate the effect of early education programs? Child Development, 82(6), 2110-2122. doi:10.1111/j.1467-8624.2011.0</t>
   </si>
   <si>
     <t>WWHV017032</t>
@@ -374,50 +396,56 @@
   <si>
     <t>WWHV046627</t>
   </si>
   <si>
     <t>Child Care and Early Education Research Connections. “Early Head Start Research and Evaluation Project.” n.d. Available at http://www.researchconnections.org/childcare/resources/338. Accessed July 6, 2016.</t>
   </si>
   <si>
     <t>WWHV077365</t>
   </si>
   <si>
     <t>Clearfield, M. W. (2019). Play for Success: An intervention to boost object exploration in infants from low-income households.  Infant Behavior and Development, 55, 112–122. https://doi.org/10.1016/j.infbeh.2019.03.001</t>
   </si>
   <si>
     <t>WWHV034558</t>
   </si>
   <si>
     <t>Cline, K. D. (2010). The instructional and emotional quality of parent-child book reading and Early Head Start children’s learning outcomes. Dissertation Abstracts International: Section B: The Sciences and Engineering, 71(6-B), 3965.</t>
   </si>
   <si>
     <t>WWHV041812</t>
   </si>
   <si>
     <t>Cline, K. D., &amp; Edwards, C. P. (2013). The instructional and emotional quality of parent-child book reading and Early Head Start children's learning outcomes. Early Education and Development, 24(8), 1214-1231.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV043932</t>
   </si>
   <si>
     <t>Cohen, R. C., Ayoub, C., Bartlett, J. D., VonEnde, A., Green, B., Furrer, C., &amp; Nygren, M. (2014). Impacts of Early Head Start on child welfare system involvement:  Preliminary outcomes from a 13-year longitudinal study. Head Start Research Conference. Washington, DC.</t>
   </si>
   <si>
     <t>WWHV037360</t>
   </si>
   <si>
     <t>Colvard, J., Schmit, S., Center for Law and,Social Policy, &amp; Zero to Three. (2012). Expanding access to Early Head Start: State initiatives for infants &amp; toddlers at risk. Center for Law and Social Policy, Inc.</t>
   </si>
   <si>
     <t>WWHV015228</t>
   </si>
   <si>
     <t>Condon, M., &amp; Spieker, S. (2008). It's more than a measure: Reflections on a university-Early Head Start partnership. Infants &amp; Young Children: An Interdisciplinary Journal of Special Care Practices, 21(1), 70–81.</t>
   </si>
   <si>
     <t>WWHV014566</t>
   </si>
   <si>
     <t>Cook, G., &amp; Roggman, L. (2004). Promoting language development in an Early Head Start home visiting program: What makes it work? Paper presented at the Head Start Research Conference. Washington, DC.</t>
   </si>
   <si>
     <t>WWHV014581</t>
@@ -602,81 +630,93 @@
   <si>
     <t>WWHV017031</t>
   </si>
   <si>
     <t>Greene, B. S., &amp; Hallinger, C. (1989). Follow-up study of initial group of children in the Mother-Child Home Program. White Plains, NY: Westchester Jewish Community Services.</t>
   </si>
   <si>
     <t>WWHV085680</t>
   </si>
   <si>
     <t>Greenwood, C. R., Buzhardt, J., Walker, D., Jia, F., &amp; Carta, J. J. (2020). Criterion validity of the early communication indicator for infants and toddlers. Assessment for Effective Intervention, 45(4), 298–310. https://doi.org/10.1177/1534508418824154</t>
   </si>
   <si>
     <t>WWHV033981</t>
   </si>
   <si>
     <t>Greenwood, C. R., Walker, D., &amp; Buzhardt, J. (2010). The early communication indicator for infants and toddlers. Journal of Early Intervention, 32(5), 310-334. doi:10.1177/1053815110392335</t>
   </si>
   <si>
     <t>WWHV034593</t>
   </si>
   <si>
     <t>Guner, B. M. (2009). Maternal adolescent parenting behavior and child aggressive and inattentive aggressive and inattentive behavior: Findings from the Early Head Start research and evaluation project. Dissertation Abstracts International: Section B.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV013495</t>
   </si>
   <si>
     <t>Hallock, P. W. (2002). One step forward, two steps back: Making change in Early Head Start. (Doctoral dissertation, University of New Hampshire, 2002); 0141 Adviser: Director Thomas Schram. Dissertation Abstracts International, 63 (11A), 314-3848. (AAI3070975)</t>
   </si>
   <si>
     <t>WWHV079151</t>
   </si>
   <si>
     <t>Hancock, C. L. (2019). Decision-making by families and home visitors during Early Head Start home visits. [Doctoral dissertation, University of Kansas]. https://kuscholarworks.ku.edu/handle/1808/31532</t>
   </si>
   <si>
     <t>WWHV037644</t>
   </si>
   <si>
     <t>Harden, B. J., Sandstrom, H., &amp; Chazan-Cohen, R. (2012). Early Head Start and African American families: Impacts and mechanisms of child outcomes. Early Childhood Research Quarterly, 27(4), 572-581.</t>
   </si>
   <si>
     <t>WWHV015966</t>
   </si>
   <si>
     <t>Harris, B. A. (2005). Impact of Early Head Start and community child care partnerships on quality infant and toddler programming. (Doctoral dissertation, University of Nebraska – Lincoln, 2005); 0138 Adviser: Supervisor Pauline Davey Zeece. Dissertation Abstracts International, 66 (05A), 103-1628. (AAI3176782)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV079095</t>
   </si>
   <si>
     <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
   </si>
   <si>
     <t>WWHV028097</t>
   </si>
   <si>
     <t>Haskins, R., Barnett, W. S., Brookings Institution, &amp; National Institute for Early Education Research. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution.</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV034142</t>
   </si>
   <si>
     <t>Hayes, D., Jones, D. A., Silverstein, L. B., &amp; Auerbach, C. F. (2010). In their own words: Early Head Start fathers. Psychology of Men &amp; Masculinity, 11(4), 241-250.</t>
   </si>
@@ -719,50 +759,56 @@
   <si>
     <t>WWHV033930</t>
   </si>
   <si>
     <t>Horodynski, M. A., Stommel, M., Brophy-Herb, H., Xie, Y., &amp; Weatherspoon, L. (2010). Low-income African American and non-Hispanic white mothers’ self-efficacy, “Picky eater” perception, and toddler fruit and vegetable consumption. Public Health Nursing, 27(5), 408-417.</t>
   </si>
   <si>
     <t>WWHV004245</t>
   </si>
   <si>
     <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
   </si>
   <si>
     <t>WWHV033888</t>
   </si>
   <si>
     <t>Howard, K., Martin, A., Berlin, L. J., &amp; Brooks-Gunn, J. (2011). Early mother-child separation, parenting, and child well-being in Early Head Start families. Attachment &amp; Human Development, 13(1), 5-26. doi:10.1080/14616734.2010.488119</t>
   </si>
   <si>
     <t>WWHV078995</t>
   </si>
   <si>
     <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV003889</t>
   </si>
   <si>
     <t>Ispa, J., Sharp, E., Brookes, S., Wolfenstein, M., Thornburg, K., Fine, M., et al. (2000, June). Mother and home visitor personality characteristics, the mother-home-visitor relationship, and home visit intensity. Paper presented at Head Start National Research Conference, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV078982</t>
   </si>
   <si>
     <t>Izumi, B. T., Eckhardt, C. L., Wilson, D. P., &amp; Cahill, J. (2016). A cooking intervention to increase vegetable consumption by parents with children enrolled in an Early Head Start home visiting program: A pilot study in Portland, Oregon, 2013-2014. Preventing Chronic Disease, 13, E174. https://doi.org/10.5888/pcd13.160259</t>
   </si>
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV067103</t>
   </si>
   <si>
     <t>Jeon, S., Choi, J. Y., Horm, D. M., &amp; Castle, S. (2018). Early Head Start dosage: The role of parent-caregiver relationships and family involvement. Children and Youth Services Review, 93, 291–300. https://doi.org/10.1016/j.childyouth.2018.07.032</t>
   </si>
   <si>
     <t>WWHV029482</t>
@@ -797,50 +843,68 @@
   <si>
     <t>WWHV050787</t>
   </si>
   <si>
     <t>Jones Harden, B., Denmark, N., Holmes, A., &amp; Duchene, M. (2014). Detached parenting and toddler problem behavior in Early Head Start families. Infant Mental Health Journal, 35(6), 529-543.</t>
   </si>
   <si>
     <t>WWHV033998</t>
   </si>
   <si>
     <t>Jones Harden, B., Denmark, N., &amp; Saul, D. (2010). Understanding the needs of staff in Head Start programs: The characteristics, perceptions, and experiences of home visitors. Children &amp; Youth Services Review, 32(3), 371-379.</t>
   </si>
   <si>
     <t>WWHV015232</t>
   </si>
   <si>
     <t>Jung, S., &amp; Stone, S. (2008). Sociodemographic and programmatic moderators of Early Head Start: Evidence from the national Early Head Start Research and Evaluation Project. Children &amp; Schools, 30(3), 149–157.</t>
   </si>
   <si>
     <t>WWHV034225</t>
   </si>
   <si>
     <t>Kelley, C. E. The impact of maternal mental health on parenting quality and child outcomes in Early Head Start. Master’s thesis, Georgetown University. (AAI1475317). (MSTAR_818805467; 201077260).</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV005728</t>
   </si>
   <si>
     <t>Kisker, E. E., Love, J. M., &amp; Raikes, H. (1999). Leading the way: Characteristics and early experiences of selected Early Head Start programs. Volume I: Cross-site perspectives. Early Head Start Research and Evaluation Project. Local-national partnerships. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV005729</t>
   </si>
   <si>
     <t>Kisker, E. E., Love, J. M., Raikes,  H., Boller, K., Paulsell, D., Rosenberg, L., et al. (1999). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume II: Program profiles. Washington, DC: U.S. Department of Health and Human Services, Head Start  Bureau.</t>
   </si>
   <si>
     <t>WWHV014471</t>
   </si>
   <si>
     <t>Kisker, E. E., Paulsell, D., Love, J. M., &amp; Raikes, H. (2002). Pathways to quality and full implementation in Early Head Start programs. Washington, DC: U.S. Dept. of Health and Human Services, Administration for Children and Families, Office of Planning, Research and Evaluation, Child Outcomes Research and Evaluation, Administration on Children, Youth and Families, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV041843</t>
   </si>
   <si>
     <t>Knoche, L. (2013). Implementation of Getting Ready: A relationship-focused intervention to support parent engagement, birth to 5. In T. Halle (Ed.), Applying implementation science in early childhood programs and systems (pp. 117-138). Baltimore, MD: Paul H. Brookes Publishing Company Incorporated.</t>
   </si>
   <si>
     <t>WWHV046195</t>
@@ -863,68 +927,80 @@
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV004217</t>
   </si>
   <si>
     <t>Korfmacher, J., Green, B., Spellmann, M., &amp; Thornburg, K. R. (2007). The helping relationship and program participation in early childhood home visiting. Infant Mental Health Journal, 28(5), 459–480. doi:10.1002/imhj.20148</t>
   </si>
   <si>
     <t>WWHV050983</t>
   </si>
   <si>
     <t>Korfmacher, J., Green, B., Staerkel, F., Peterson, C., Cook, G., Roggman, L., Faldowski, R., &amp; Schiffman, R. (2015). Parent involvement in early childhood home visiting. Child and Youth Care Forum, 1-26.</t>
   </si>
   <si>
     <t>WWHV037650</t>
   </si>
   <si>
     <t>Kreisman, D. (2012). The source of black-white inequality in early language acquisition: Evidence from Early Head Start. Social Science Research, 41(6), 1429-1450.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV050973</t>
   </si>
   <si>
     <t>Kumar, S. (2015). Cognitive performance in Early Head Start interventions among infants 0-3 years: The impact of early childhood risk factors. Annals of Global Health, 81(1), 207-208.</t>
   </si>
   <si>
     <t>WWHV079162</t>
   </si>
   <si>
     <t>Lane, V. J. (2005). Emotional labor in early intervention [Doctoral dissertation, University of Missouri—Columbia]. https://www.proquest.com/dissertations-theses/emotional-labor-early-int…</t>
   </si>
   <si>
     <t>WWHV033983</t>
   </si>
   <si>
     <t>Lane, V. (2011). The emotional labor of Early Head Start home visiting. Zero to Three, 32(1), 30–36.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV015862</t>
   </si>
   <si>
     <t>Levenstein, P. (1988). Messages from home: The Mother-Child Home Program and the prevention of school disadvantage. Columbus: Ohio State University Press.</t>
   </si>
   <si>
     <t>WWHV015860</t>
   </si>
   <si>
     <t>Levenstein, P. (1992). The Mother-Child Home Program: Research methodology and the real world. In J. McCord and R E. Tremblay (Eds.), Preventing antisocial behavior: Interventions from birth through adolescence (pp. 43–66). New York: The Guilford Press.</t>
   </si>
   <si>
     <t>WWHV015884</t>
   </si>
   <si>
     <t>Levenstein, P. (1998). High  school graduation effects of a verbal interaction program for at-risk toddlers:  A study of long-term outcomes in a replication of the Mother-Child Home  Program. Paper presented at the Head Start National Research Conference,  Washington, DC.</t>
   </si>
   <si>
     <t>WWHV027878</t>
   </si>
   <si>
     <t>Levenstein, P., O'Hara, J., &amp;  Madden, J. (1983). The mother-child home program of the verbal interaction  project. In Consortium for Longitudinal Studies (Ed.), As the twig is bent-lasting effects of preschool programs.  Hillsdale, NJ: Lawrence Erlbaum Associates</t>
   </si>
   <si>
     <t>WWHV003711</t>
@@ -957,50 +1033,56 @@
     <t>Love, J. M., Kisker, E. E., Ross, C., Raikes, H., Constantine, J., Boller, K., et al. (2005). The effectiveness of Early Head Start for 3-year-old children and their parents: Lessons for policy and programs. Developmental Psychology, 41(6), 885–901. doi:10.1037/0012-1649.41.6.885</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV033892</t>
   </si>
   <si>
     <t>Love, J. M., &amp; Society for Research on Educational Effectiveness. (2010). Effects of Early Head Start prior to kindergarten entry: The importance of early experience. Presentation to the Society for Research on Educational Effectiveness, March 2010.</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
+  </si>
+  <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
   </si>
   <si>
     <t>WWHV047001</t>
   </si>
   <si>
     <t>Mann, V. (2014). Spanish-language home visitation to disadvantaged Latino preschoolers: A means of promoting language development and English school readiness. Creative Education, 5(6), 411–426. https://doi.org/10.4236/ce.2014.56051</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
     <t>WWHV027879</t>
   </si>
   <si>
     <t>Manz, P., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Zuniga, C., &amp; Curry, A. (2011). Examining vocabulary outcomes in home visiting: Preliminary findings and methodological considerations. [Unpublished manuscript.]</t>
   </si>
   <si>
     <t>WWHV056669</t>
   </si>
   <si>
     <t>Manz, P. H., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Gernhart, A. C., Fu, Q., &amp; Zuniga, C. (2016). Toddlers' expressive vocabulary outcomes after one year of Parent-Child Home Program services. Early Child Development and Care, 186(2), 229–248. https://doi.org/10.1080/03004430.2015.1025228</t>
   </si>
@@ -1134,62 +1216,110 @@
   <si>
     <t>WWHV094639</t>
   </si>
   <si>
     <t>Nix, R. L., Francis, L. A., Feinberg, M. E., Gill, S., Jones, D. E., Hostetler, M. L., &amp; Stifter, C. A. (2021). Improving toddlers’ healthy eating habits and self-regulation: A randomized controlled trial. Pediatrics, 147(1). https://doi.org/10.1542/peds.2019-3326</t>
   </si>
   <si>
     <t>WWHV094638</t>
   </si>
   <si>
     <t>Nix, R. L., Gil, S., Hostetler, M. L., Feinberg, M. E., Francis, L. A., Stifter, C. A., McNeil, C. B., Kidder, S. M., Jones, D. E., Park, Y. R., Kim, C. N., Engbretson, A. G., Braaten, S. M., &amp; Tamkin, V. L. (2022). Promoting toddlers’ self-regulation and healthy eating habits among families living in poverty: A randomized controlled trial of Recipe 4 Success. Child Development, 95(2), 352–367. https://doi.org/10.1111/cdev.14006</t>
   </si>
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV095253</t>
   </si>
   <si>
     <t>Organizational Research Services (2010). Evaluation of the Parent-Child Home Program/Play &amp; Learn Group demonstration project 2005-2010: Final Report. Business Partnership for Early Learning.  https://parentchildplus.org/wp-content/uploads/2024/04/Evaluation-of-th…</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV078974</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love, J. M., &amp; Raikes, H. H. (2002). Understanding implementation in Early Head Start programs: Implications for policy and practice. Infant Mental Health Journal, 23(1), 14–35. https://doi.org/10.1002/imhj.10001</t>
   </si>
   <si>
     <t>WWHV004838</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love,  J. M., Raikes, H., Boller, K., Rosenberg, L., et al. (2000). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume III: Program  implementation. Early Head Start research. Washington, DC: U.S. Department  of Health and Human Services, Commissioner's Office of Research and Evaluation,  Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014497</t>
   </si>
   <si>
     <t>Paulsell, D., Mekos, D., Del Grosso, P., Banghart, P., &amp; Nogales, R. (2006). The enhanced home visiting pilot project: How Early Head Start programs are reaching out to kith and kin caregivers--final interim report. Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV005124</t>
@@ -1377,50 +1507,56 @@
   <si>
     <t>WWHV041381</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V., &amp; Christiansen, K. (2013). Parenting interactions with children: Checklist of observations linked to outcomes (PICCOLO) in diverse ethnic groups. Infant Mental Health Journal, 34(4), 290-306.</t>
   </si>
   <si>
     <t>WWHV078965</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V. K., Boyce, L. K., Olson, T. L., Christiansen, K., &amp; Peterson, C. A. (2019). The Home Visit Rating Scales: Revised, restructured, and revalidated. Infant Mental Health Journal, 40(3), 315–330. https://doi.org/10.1002/imhj.21781</t>
   </si>
   <si>
     <t>WWHV014567</t>
   </si>
   <si>
     <t>Roggman, L., Cook, G., Peterson, C. A., &amp; Jump, V. K. (nd) Variations in home visit quality in two Early Head Start programs in relation to home environment and child vocabulary outcomes. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV012534</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Peterson, C. A., &amp; Raikes, H. (2008). Who drops out of Early Head Start home visiting programs? Early Education and Development, 19(4), 574–599.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV003919</t>
   </si>
   <si>
     <t>Sandler, L., Heffernon, R., &amp; Sheety, A. (1999). On track with Phoenix Early Head Start. Evaluation report, 1997-98. Report submitted to Southwest Human Development. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV015880</t>
   </si>
   <si>
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV094191</t>
   </si>
   <si>
     <t>Schochet, O. N. (2021). Two-generation early intervention programs as vehicles for enhancing parental human capital and economic self-sufficiency [Doctoral dissertation, Georgetown University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/two-generation-early-inte…</t>
   </si>
   <si>
     <t>WWHV065601</t>
   </si>
   <si>
     <t>Schreier, A., McCoy, K., Flood, M. F., Wilcox, B. L., &amp; Hansen, D. J. (2018). Understanding perceptions of child maltreatment risk: A qualitative study of Early Head Start home visitors. Children &amp; Youth Services Review, 88, 416–425. https://doi.org/10.1016/j.childyouth.2018.03.035</t>
   </si>
   <si>
     <t>WWHV089934</t>
@@ -1471,50 +1607,56 @@
     <t>Siebert, M. E. (2011). Examining a model of latent family functioning among families utilizing Early Head Start services. Dissertation Abstracts International: Section B: The Sciences and Engineering, 72(2-B), 1196.</t>
   </si>
   <si>
     <t>WWHV041782</t>
   </si>
   <si>
     <t>Solchany, J. E., &amp; Barnard, K. (2001). Is mom's mind on her baby?: Infant mental health in Early Head Start. Zero to Three, 22(1), 39-47.</t>
   </si>
   <si>
     <t>WWHV028202</t>
   </si>
   <si>
     <t>Spieker, S., Nelson, E. M., &amp; Condon, M. (2011). Validity of the TAS-45 as a measure of toddler-parent attachment: Preliminary evidence from Early Head Start families. Attachment &amp; Human Development, 13(1), 69-90. doi:10.1080/14616734.2010.488124</t>
   </si>
   <si>
     <t>WWHV034529</t>
   </si>
   <si>
     <t>Spieker, S., Nelson, E. M., DeKlyen, M., Jolley, S. N., &amp; Mennet, L. (2011). Continuity and change in unresolved classifications of adult attachment interviews with low-income mothers. In Disorganized attachment and caregiving, pp. 80-109. New York: Guilford Press.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV006167</t>
   </si>
   <si>
     <t>Staerkel, F. J., &amp; Spieker, S. (2006). Unstable housing--A significant challenge for home visiting programs: An Early Head Start case example. Journal of Family Social Work, 10(1), 61–76.</t>
   </si>
   <si>
     <t>WWHV045010</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Larson, E., Rodriguez, C., Subramony, A., Martinez, R. A., Martinez, E., Barrett, A., &amp; Meyer, D. (2014). Effect of a URI-related educational intervention in Early Head Start on ED visits. Pediatrics, 133(5), e1233-40. https://doi.org/10.1542/peds.2013-2350</t>
   </si>
   <si>
     <t>WWHV034139</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Meyer, D., Rodriguez, C., Martinez, E., &amp; Larson, E. (2010). Improving care of upper respiratory infections among Latino Early Head Start parents. Journal of Immigrant and Minority Health, 12(6), 925-931. doi:10.100</t>
   </si>
@@ -1725,52 +1867,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2034,4702 +2179,5084 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E272"/>
+  <dimension ref="A1:E295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E295"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      <c r="A15" t="s">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D15" t="s">
-[...13 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D16" t="s">
-[...16 lines deleted...]
-      <c r="D17" t="s">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E17">
-[...38 lines deleted...]
-      <c r="A20" t="s">
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
-[...36 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D22" t="s">
-[...30 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D24" t="s">
-[...64 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D28" t="s">
-[...47 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D31" t="s">
-[...50 lines deleted...]
-      <c r="D34" t="s">
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E34">
-[...112 lines deleted...]
-      <c r="C41" t="s">
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E41">
-[...30 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E43">
-[...89 lines deleted...]
-      <c r="A49" t="s">
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B49" t="s">
-[...22 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E50">
-[...197 lines deleted...]
-      <c r="C62" t="s">
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D62" t="s">
-[...13 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D151" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D63" t="s">
-[...217 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D76" t="s">
-[...47 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D79" t="s">
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E165" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E174" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E79">
-[...13 lines deleted...]
-      <c r="D80" t="s">
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E183" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E80">
-[...13 lines deleted...]
-      <c r="D81" t="s">
+      <c r="E189" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E192" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E81">
-[...13 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E195" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E82">
-[...13 lines deleted...]
-      <c r="D83" t="s">
+      <c r="E196" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E197" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E198" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E199" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E200" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E201" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E83">
-[...13 lines deleted...]
-      <c r="D84" t="s">
+      <c r="E202" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E203" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E204" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E84">
-[...78 lines deleted...]
-      <c r="C89" t="s">
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E214" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C220" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D89" t="s">
-[...135 lines deleted...]
-      <c r="D97" t="s">
+      <c r="D220" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E220" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E224" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E97">
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E239" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
-[...46 lines deleted...]
-      <c r="E100">
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E244" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E245" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E246" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E251" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E252" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E258" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
-[...26 lines deleted...]
-      <c r="D102" t="s">
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E260" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E265" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E102">
-[...13 lines deleted...]
-      <c r="D103" t="s">
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E274" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E276" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E277" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E103">
-[...149 lines deleted...]
-      <c r="D112" t="s">
+      <c r="E278" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E280" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E281" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E282" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E285" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E112">
-[...47 lines deleted...]
-      <c r="D115" t="s">
+      <c r="E286" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E115">
-[...166 lines deleted...]
-      <c r="D125" t="s">
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E125">
-[...2498 lines deleted...]
-      <c r="E272">
+      <c r="E291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E293" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E294" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E295" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>