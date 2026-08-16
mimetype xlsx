--- v0 (2026-06-16)
+++ v1 (2026-08-16)
@@ -5667,51 +5667,51 @@
       </c>
       <c r="B179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E179" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="E180" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>374</v>