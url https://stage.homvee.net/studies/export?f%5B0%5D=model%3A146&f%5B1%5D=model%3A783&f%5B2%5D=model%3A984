--- v0 (2025-10-01)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="514">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014272</t>
   </si>
   <si>
     <t>Administration for Children and Families. Early Head Start evaluation and Tracking Pre-K (TPK) follow-up. Retrieved November 19, 2009, from http://www.acf.hhs.gov/programs/opre/other_resrch/eval_data/reports/ common_constructs/com_appa_hseval.html</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
@@ -80,122 +80,147 @@
   <si>
     <t>WWHV059039</t>
   </si>
   <si>
     <t>Auger, A., Karoly, L. A., &amp; Martin, L. T. (2016). Family engagement in the delivery of the health services component in Head Start and Early Head Start (OPRE Report 2016-86). U.S. Department of Health and Human Services,  Administration for Children and Families, Office of Planning, Research and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/2016_86_hshm…</t>
   </si>
   <si>
     <t>WWHV034160</t>
   </si>
   <si>
     <t>Ayoub, C., O’Connor, E., Rappolt-Schlictmann, G., Vallotton, C., Raikes, H., &amp; Chazan-Cohen, R. (2009). Cognitive skill performance among young children living in poverty: Risk, change, and the promotive effects of Early Head Start. Early Childhood Research Quarterly, 24(3), 289-305. doi:10.1016/j.ecresq.2009.04.001</t>
   </si>
   <si>
     <t>WWHV028710</t>
   </si>
   <si>
     <t>Azzi-Lessing, L. (2011). Home visitation programs: Critical issues and future directions. Early Childhood Research Quarterly, 26(4), 387-398. doi:10.1016/j.ecresq.2011.03.005</t>
   </si>
   <si>
     <t>WWHV062490</t>
   </si>
   <si>
     <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+  </si>
+  <si>
     <t>WWHV056081</t>
   </si>
   <si>
     <t>Becker, B., Patterson, F., Fagan, J., &amp; Whitaker, R. (2016). Mindfulness among home visitors in Head Start and the quality of their working alliance with parents. Journal of Child &amp; Family Studies, 25(6), 1969–1979. https://doi:10.1007/s10826-015-0352-y</t>
   </si>
   <si>
     <t>WWHV078961</t>
   </si>
   <si>
     <t>Beeber, L. S., Chazan-Cohen, R., Squires, J., Jones Harden, B., Boris, N. W., Heller, S. S., &amp; Malik, N. M. (2007). The Early Promotion and Intervention Research Consortium (E-PIRC): Five approaches to improving infant/toddler mental health in Early Head Start. Infant Mental Health Journal, 28(2), 130–150. https://doi.org/10.1002/imhj.20126</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option, Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
   </si>
   <si>
     <t>WWHV033968</t>
   </si>
   <si>
     <t>Beeber, L. S., Holditch-Davis, D., Perreira, K., Schwartz, T. A., Lewis, V., Blanchard, H., Canuso, R., &amp; Goldman, B. D. (2010). Short-term in-home intervention reduces depressive symptoms in Early Head Start Latina mothers of infants and toddlers. Research in Nursing and Health, 33, 60-76.</t>
   </si>
   <si>
     <t>WWHV044189</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Holditch-Davis, D., Canuso, R., Lewis, V., &amp; Matsuda, Y. (2014). Interpersonal psychotherapy with a parenting enhancement adapted for in-home delivery in Early Head Start. Zero to Three, 34(5), 35–44. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4662263/</t>
   </si>
   <si>
     <t>WWHV051167</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Martinez, M. I., HolditchDavis, D., Bledsoe, S. E., Canuso, R., &amp; Lewis, V. S. (Aug 2014). Depressive symptoms and compromised parenting in low-income mothers of infants and toddlers: Distal and proximal risks. Research in Nursing &amp; Health, 37(4), 276-291.</t>
   </si>
   <si>
     <t>WWHV033978</t>
   </si>
   <si>
     <t>Berlin, L. J., Whiteside-Mansell, L., Roggman, L. A., Green, B. L., Robinson, J., &amp; Spieker, S. (2011). Testing maternal depression and attachment style as moderators of Early Head Start’s effects on parenting. Attachment &amp; Human Development, 13(1), 49-67.</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV033893</t>
   </si>
   <si>
     <t>Bocknek, E. L., Brophy-Herb, H., &amp; Banerjee, M. (2009). Effects of parental supportiveness on toddlers’ emotion regulation over the first three years of life in a low-income African American sample. Infant Mental Health Journal, 30(5), 452-476.</t>
   </si>
   <si>
     <t>WWHV034542</t>
   </si>
   <si>
     <t>Bohlander, A. (2011). The influence of poverty correlates on cognitive ability of toddlers in the Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 71(12-A), 4280.1</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV041440</t>
   </si>
   <si>
     <t>Bracaliello, C. B. (2013). Quantity, quality, and content: An empirical examination of key integrity components in Early Head Start Home Visiting. ProQuest Dissertations and Theses, 3589889.</t>
   </si>
   <si>
     <t>WWHV027281</t>
   </si>
   <si>
     <t>Bradley, R. H., Chazan-Cohen, R., &amp; Raikes, H. (2009). The impact of  early head start on school readiness: New looks. Early Education &amp;  Development, 20(6), 883-892. doi:10.1080/10409280903365033.</t>
   </si>
   <si>
     <t>WWHV034119</t>
   </si>
   <si>
     <t>Bradley, R. H., McKelvey, L. M., &amp; Whiteside-Mansell, L. (2011). Does the quality of stimulation and support in the home environment moderate the effect of early education programs? Child Development, 82(6), 2110-2122. doi:10.1111/j.1467-8624.2011.0</t>
   </si>
   <si>
     <t>WWHV041402</t>
   </si>
   <si>
     <t>Brady-Smith, C., Brooks-Gunn, J., Tamis-LeMonda, C. S., Ispa, J. M., Fuligni, A. S., Chazan-Cohen, R., &amp; Fine, M. A. (2013). Mother-infant interactions in Early Head Start: A person-oriented within-ethnic group approach. Parenting, 13(1), 27-43.</t>
   </si>
   <si>
     <t>WWHV027976</t>
@@ -236,53 +261,50 @@
   <si>
     <t>WWHV041346</t>
   </si>
   <si>
     <t>Brophy-Herb, H., Zajicek-Farber, M., Bocknek, E. L., McKelvey, L. M., &amp; Stansbury, K. (2013). Longitudinal connections of maternal supportiveness and early emotion regulation to children's school readiness in low-income families. Journal of the Society for Social Work &amp; Research, 4(1), 2-19.</t>
   </si>
   <si>
     <t>WWHV004040</t>
   </si>
   <si>
     <t>Brown, J. R., Knoche, L. L., Edwards, C. P., &amp; Sheridan, S. M. (2009). Professional development to support parent engagement: A case study of early childhood practitioners. Early Education &amp; Development, 20(3), 482–506. doi: 10.1080/10409280902783475.</t>
   </si>
   <si>
     <t>WWHV087598</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Jia, F., Walker, D., Schneider, N., Larson, A. L., Valdovinos, M., &amp; McConnell, S. R. (2020). Technology to guide data-driven intervention decisions: Effects on language growth of young children at risk for language delay. Exceptional Children, 87(1), 74–91. https://doi.org/10.1177/0014402920938003</t>
   </si>
   <si>
     <t>WWHV028682</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Anderson, R., Howard, W., &amp; Carta, J. J. (2011). Effects of web-based support on Early Head Start home visitors’ use of evidence-based intervention decision making and growth in children’s expressive communication. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3) 121-146.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065622</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Jia, F., Schnitz, A. G., Higgins, S., Motagna, D., &amp; Muehe, C. (2018). Web-based support for data-based decision making: Effect of intervention implementation on infant–toddler communication. Journal of Early Intervention, 40(3), 246–267. https://doi.org/10.1177/1053815118788059</t>
   </si>
   <si>
     <t>WWHV028632</t>
   </si>
   <si>
     <t>Buzhardt, J., Walker, D., Greenwood, C. R., &amp; Carta, J. J. (2011). A study of an online tool to support evidence-based practices with infants and toddlers. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3), 151-156. doi:10.1080/15240754.2011.590243</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV036986</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095888</t>
@@ -326,99 +348,105 @@
   <si>
     <t>WWHV046627</t>
   </si>
   <si>
     <t>Child Care and Early Education Research Connections. “Early Head Start Research and Evaluation Project.” n.d. Available at http://www.researchconnections.org/childcare/resources/338. Accessed July 6, 2016.</t>
   </si>
   <si>
     <t>WWHV077365</t>
   </si>
   <si>
     <t>Clearfield, M. W. (2019). Play for Success: An intervention to boost object exploration in infants from low-income households.  Infant Behavior and Development, 55, 112–122. https://doi.org/10.1016/j.infbeh.2019.03.001</t>
   </si>
   <si>
     <t>WWHV034558</t>
   </si>
   <si>
     <t>Cline, K. D. (2010). The instructional and emotional quality of parent-child book reading and Early Head Start children’s learning outcomes. Dissertation Abstracts International: Section B: The Sciences and Engineering, 71(6-B), 3965.</t>
   </si>
   <si>
     <t>WWHV041812</t>
   </si>
   <si>
     <t>Cline, K. D., &amp; Edwards, C. P. (2013). The instructional and emotional quality of parent-child book reading and Early Head Start children's learning outcomes. Early Education and Development, 24(8), 1214-1231.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV043932</t>
   </si>
   <si>
     <t>Cohen, R. C., Ayoub, C., Bartlett, J. D., VonEnde, A., Green, B., Furrer, C., &amp; Nygren, M. (2014). Impacts of Early Head Start on child welfare system involvement:  Preliminary outcomes from a 13-year longitudinal study. Head Start Research Conference. Washington, DC.</t>
   </si>
   <si>
     <t>WWHV037360</t>
   </si>
   <si>
     <t>Colvard, J., Schmit, S., Center for Law and,Social Policy, &amp; Zero to Three. (2012). Expanding access to Early Head Start: State initiatives for infants &amp; toddlers at risk. Center for Law and Social Policy, Inc.</t>
   </si>
   <si>
     <t>WWHV015228</t>
   </si>
   <si>
     <t>Condon, M., &amp; Spieker, S. (2008). It's more than a measure: Reflections on a university-Early Head Start partnership. Infants &amp; Young Children: An Interdisciplinary Journal of Special Care Practices, 21(1), 70–81.</t>
   </si>
   <si>
     <t>WWHV014566</t>
   </si>
   <si>
     <t>Cook, G., &amp; Roggman, L. (2004). Promoting language development in an Early Head Start home visiting program: What makes it work? Paper presented at the Head Start Research Conference. Washington, DC.</t>
   </si>
   <si>
     <t>WWHV014581</t>
   </si>
   <si>
     <t>Cook, G., &amp; Roggman, L. (2009). PICCOLO (Parenting Interactions with Children: Checklist of Observations Linked to Outcomes) technical report. Logan, UT: Utah State University, Early Intervention Research Institute.</t>
   </si>
   <si>
     <t>WWHV037648</t>
   </si>
   <si>
     <t>Cook, G. A., Roggman, L. A., &amp; D'zatko, K. (2012). A person-oriented approach to understanding dimensions of parenting in low-income mothers. Early Childhood Research Quarterly, 27(4), 582-595.</t>
   </si>
   <si>
     <t>WWHV034245</t>
   </si>
   <si>
     <t>Coon, T. The effect of parenting stress on children’s cognitive development: Examining the variables of sex and race/ethnic origin. (AAI1459739, 0799. (MSTAR_60347404; 201022585)</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV050789</t>
   </si>
   <si>
     <t>Do fatherhood programs work? Four programs to watch. (2015). Child Law Practice, 34(1), 16.</t>
   </si>
   <si>
     <t>WWHV094187</t>
   </si>
   <si>
     <t>Duer, J. (2021). Evaluating Early Head Start: Health impacts, academic achievement, and partnership programs [Doctoral dissertation, UC Irvine]. https://escholarship.org/uc/item/5vv9q5x3</t>
   </si>
   <si>
     <t>WWHV066654</t>
   </si>
   <si>
     <t>Ealy, P. J. (2017). Feasibility of a social emotional parenting curriculum applied in an Early Head Start home visitation program with Mexican immigrant families [Doctoral dissertation, The University of Wisconsin-Milwaukee]. Milwaukee ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/feasibility-social-emotio…</t>
   </si>
   <si>
     <t>WWHV014450</t>
   </si>
   <si>
     <t>Early Head Start National Resource Center. (2004). A parent's guide to the Head Start home-based program option. Washington, DC: Head Start Bureau.</t>
   </si>
@@ -539,87 +567,99 @@
   <si>
     <t>WWHV085680</t>
   </si>
   <si>
     <t>Greenwood, C. R., Buzhardt, J., Walker, D., Jia, F., &amp; Carta, J. J. (2020). Criterion validity of the early communication indicator for infants and toddlers. Assessment for Effective Intervention, 45(4), 298–310. https://doi.org/10.1177/1534508418824154</t>
   </si>
   <si>
     <t>WWHV033981</t>
   </si>
   <si>
     <t>Greenwood, C. R., Walker, D., &amp; Buzhardt, J. (2010). The early communication indicator for infants and toddlers. Journal of Early Intervention, 32(5), 310-334. doi:10.1177/1053815110392335</t>
   </si>
   <si>
     <t>WWHV089819</t>
   </si>
   <si>
     <t>Guastaferro, K. M., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., &amp; Crimmins, D. B. (2013). Teaching young mothers to identify developmental milestones. In Disability and Chronic Disease (pp. 9–22). Nova Science Publishers, Inc.</t>
   </si>
   <si>
     <t>WWHV034593</t>
   </si>
   <si>
     <t>Guner, B. M. (2009). Maternal adolescent parenting behavior and child aggressive and inattentive aggressive and inattentive behavior: Findings from the Early Head Start research and evaluation project. Dissertation Abstracts International: Section B.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV013495</t>
   </si>
   <si>
     <t>Hallock, P. W. (2002). One step forward, two steps back: Making change in Early Head Start. (Doctoral dissertation, University of New Hampshire, 2002); 0141 Adviser: Director Thomas Schram. Dissertation Abstracts International, 63 (11A), 314-3848. (AAI3070975)</t>
   </si>
   <si>
     <t>WWHV079151</t>
   </si>
   <si>
     <t>Hancock, C. L. (2019). Decision-making by families and home visitors during Early Head Start home visits. [Doctoral dissertation, University of Kansas]. https://kuscholarworks.ku.edu/handle/1808/31532</t>
   </si>
   <si>
     <t>WWHV037644</t>
   </si>
   <si>
     <t>Harden, B. J., Sandstrom, H., &amp; Chazan-Cohen, R. (2012). Early Head Start and African American families: Impacts and mechanisms of child outcomes. Early Childhood Research Quarterly, 27(4), 572-581.</t>
   </si>
   <si>
     <t>WWHV015966</t>
   </si>
   <si>
     <t>Harris, B. A. (2005). Impact of Early Head Start and community child care partnerships on quality infant and toddler programming. (Doctoral dissertation, University of Nebraska – Lincoln, 2005); 0138 Adviser: Supervisor Pauline Davey Zeece. Dissertation Abstracts International, 66 (05A), 103-1628. (AAI3176782)</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV079095</t>
   </si>
   <si>
     <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
   </si>
   <si>
     <t>WWHV028097</t>
   </si>
   <si>
     <t>Haskins, R., Barnett, W. S., Brookings Institution, &amp; National Institute for Early Education Research. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution.</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV034142</t>
   </si>
   <si>
     <t>Hayes, D., Jones, D. A., Silverstein, L. B., &amp; Auerbach, C. F. (2010). In their own words: Early Head Start fathers. Psychology of Men &amp; Masculinity, 11(4), 241-250.</t>
   </si>
@@ -662,50 +702,56 @@
   <si>
     <t>WWHV033930</t>
   </si>
   <si>
     <t>Horodynski, M. A., Stommel, M., Brophy-Herb, H., Xie, Y., &amp; Weatherspoon, L. (2010). Low-income African American and non-Hispanic white mothers’ self-efficacy, “Picky eater” perception, and toddler fruit and vegetable consumption. Public Health Nursing, 27(5), 408-417.</t>
   </si>
   <si>
     <t>WWHV004245</t>
   </si>
   <si>
     <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
   </si>
   <si>
     <t>WWHV033888</t>
   </si>
   <si>
     <t>Howard, K., Martin, A., Berlin, L. J., &amp; Brooks-Gunn, J. (2011). Early mother-child separation, parenting, and child well-being in Early Head Start families. Attachment &amp; Human Development, 13(1), 5-26. doi:10.1080/14616734.2010.488119</t>
   </si>
   <si>
     <t>WWHV078995</t>
   </si>
   <si>
     <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
     <t>WWHV003889</t>
   </si>
   <si>
     <t>Ispa, J., Sharp, E., Brookes, S., Wolfenstein, M., Thornburg, K., Fine, M., et al. (2000, June). Mother and home visitor personality characteristics, the mother-home-visitor relationship, and home visit intensity. Paper presented at Head Start National Research Conference, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV078982</t>
   </si>
   <si>
     <t>Izumi, B. T., Eckhardt, C. L., Wilson, D. P., &amp; Cahill, J. (2016). A cooking intervention to increase vegetable consumption by parents with children enrolled in an Early Head Start home visiting program: A pilot study in Portland, Oregon, 2013-2014. Preventing Chronic Disease, 13, E174. https://doi.org/10.5888/pcd13.160259</t>
   </si>
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV067103</t>
@@ -746,50 +792,68 @@
   <si>
     <t>WWHV050787</t>
   </si>
   <si>
     <t>Jones Harden, B., Denmark, N., Holmes, A., &amp; Duchene, M. (2014). Detached parenting and toddler problem behavior in Early Head Start families. Infant Mental Health Journal, 35(6), 529-543.</t>
   </si>
   <si>
     <t>WWHV033998</t>
   </si>
   <si>
     <t>Jones Harden, B., Denmark, N., &amp; Saul, D. (2010). Understanding the needs of staff in Head Start programs: The characteristics, perceptions, and experiences of home visitors. Children &amp; Youth Services Review, 32(3), 371-379.</t>
   </si>
   <si>
     <t>WWHV015232</t>
   </si>
   <si>
     <t>Jung, S., &amp; Stone, S. (2008). Sociodemographic and programmatic moderators of Early Head Start: Evidence from the national Early Head Start Research and Evaluation Project. Children &amp; Schools, 30(3), 149–157.</t>
   </si>
   <si>
     <t>WWHV034225</t>
   </si>
   <si>
     <t>Kelley, C. E. The impact of maternal mental health on parenting quality and child outcomes in Early Head Start. Master’s thesis, Georgetown University. (AAI1475317). (MSTAR_818805467; 201077260).</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV005728</t>
   </si>
   <si>
     <t>Kisker, E. E., Love, J. M., &amp; Raikes, H. (1999). Leading the way: Characteristics and early experiences of selected Early Head Start programs. Volume I: Cross-site perspectives. Early Head Start Research and Evaluation Project. Local-national partnerships. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV005729</t>
   </si>
   <si>
     <t>Kisker, E. E., Love, J. M., Raikes,  H., Boller, K., Paulsell, D., Rosenberg, L., et al. (1999). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume II: Program profiles. Washington, DC: U.S. Department of Health and Human Services, Head Start  Bureau.</t>
   </si>
   <si>
     <t>WWHV014471</t>
   </si>
   <si>
     <t>Kisker, E. E., Paulsell, D., Love, J. M., &amp; Raikes, H. (2002). Pathways to quality and full implementation in Early Head Start programs. Washington, DC: U.S. Dept. of Health and Human Services, Administration for Children and Families, Office of Planning, Research and Evaluation, Child Outcomes Research and Evaluation, Administration on Children, Youth and Families, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV041843</t>
   </si>
   <si>
     <t>Knoche, L. (2013). Implementation of Getting Ready: A relationship-focused intervention to support parent engagement, birth to 5. In T. Halle (Ed.), Applying implementation science in early childhood programs and systems (pp. 117-138). Baltimore, MD: Paul H. Brookes Publishing Company Incorporated.</t>
   </si>
   <si>
     <t>WWHV046195</t>
@@ -812,68 +876,80 @@
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV004217</t>
   </si>
   <si>
     <t>Korfmacher, J., Green, B., Spellmann, M., &amp; Thornburg, K. R. (2007). The helping relationship and program participation in early childhood home visiting. Infant Mental Health Journal, 28(5), 459–480. doi:10.1002/imhj.20148</t>
   </si>
   <si>
     <t>WWHV050983</t>
   </si>
   <si>
     <t>Korfmacher, J., Green, B., Staerkel, F., Peterson, C., Cook, G., Roggman, L., Faldowski, R., &amp; Schiffman, R. (2015). Parent involvement in early childhood home visiting. Child and Youth Care Forum, 1-26.</t>
   </si>
   <si>
     <t>WWHV037650</t>
   </si>
   <si>
     <t>Kreisman, D. (2012). The source of black-white inequality in early language acquisition: Evidence from Early Head Start. Social Science Research, 41(6), 1429-1450.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV050973</t>
   </si>
   <si>
     <t>Kumar, S. (2015). Cognitive performance in Early Head Start interventions among infants 0-3 years: The impact of early childhood risk factors. Annals of Global Health, 81(1), 207-208.</t>
   </si>
   <si>
     <t>WWHV079162</t>
   </si>
   <si>
     <t>Lane, V. J. (2005). Emotional labor in early intervention [Doctoral dissertation, University of Missouri—Columbia]. https://www.proquest.com/dissertations-theses/emotional-labor-early-int…</t>
   </si>
   <si>
     <t>WWHV033983</t>
   </si>
   <si>
     <t>Lane, V. (2011). The emotional labor of Early Head Start home visiting. Zero to Three, 32(1), 30–36.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV060516</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV095892</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV095008</t>
   </si>
   <si>
     <t>Lombardi, C. M., Cook, K. D., &amp; Fisk, E. (2023). Family ecological resources and risks: The moderating role of Early Head Start. Early Childhood Research Quarterly, 64, 216–228. https://doi.org/10.1016/j.ecresq.2023.04.001</t>
   </si>
   <si>
     <t>WWHV038103</t>
   </si>
   <si>
     <t>Love, J.M., R. Chazan-Cohen, J. Brooks-Gunn, H. Raikes, C.A. Vogel, and E.E. Kisker. (2012) “Beginnings of School Readiness in Infant/Toddler Development: Evidence from Early Head Start.” In The Implications of Developmental Health Science for Infant/Toddler Care and Poverty, edited by S. Odom, E. Pungello, and N. Gardner Neblett. New York: Guilford, 309-332.</t>
   </si>
   <si>
     <t>WWHV004198</t>
@@ -888,50 +964,56 @@
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV033892</t>
   </si>
   <si>
     <t>Love, J. M., &amp; Society for Research on Educational Effectiveness. (2010). Effects of Early Head Start prior to kindergarten entry: The importance of early experience. Presentation to the Society for Research on Educational Effectiveness, March 2010.</t>
   </si>
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
+  </si>
+  <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
   </si>
   <si>
     <t>WWHV014197</t>
   </si>
   <si>
     <t>Martin, A., Brooks-Gunn, J., Chazan Cohen, R., Raikes, H., Kisker, E. E., Vogel, C., et al. (2007). Early Head Start study children at age 5: How and for whom are early childhood programs having effects? The impact of home-based services on children and families in Early Head Start. Paper presented at the Society for Research in Child Development (SRCD) biannual meeting,  Boston, MA.</t>
   </si>
   <si>
     <t>WWHV041846</t>
   </si>
   <si>
     <t>Martin, A., Ryan, R., &amp; Brooks-Gunn, J. (2013). Longitudinal associations among interest, persistence, supportive parenting, and achievement in early childhood. Early Childhood Research Quarterly, 28(4), 658-667.</t>
   </si>
   <si>
     <t>WWHV050848</t>
   </si>
   <si>
     <t>Martin, K., Wolff, M., Lonczak, M., Chambers, M., Cooke, C., &amp; Whitney, G. (2014). Formative research to examine collaboration between Special Supplemental Nutrition Program for Woman, Infants, and Children and Head Start programs. Maternal &amp; Child Health Journal, 18(1), 326-332.</t>
   </si>
   <si>
     <t>WWHV034199</t>
   </si>
   <si>
     <t>Martoccio, T. L. Joint attention behaviors in 14-month-old toddlers of low-income families. Master’s thesis, Michigan State University. (AAI1485604, 0700). (MSTAR_862599138; 201112472).</t>
   </si>
@@ -963,53 +1045,50 @@
   <si>
     <t>WWHV016500</t>
   </si>
   <si>
     <t>McLearn, K. T., Knitzer, J., &amp; Carter, A. S. (2007). Mental health: A neglected partner in the healthy development of young children. In Aber, J.L., Bishop-Josef, S. J., Jones, S. M., Eds. Child development and social policy: Knowledge for action (pp 233–248).  Washington, DC: American Psychological Association.</t>
   </si>
   <si>
     <t>WWHV034960</t>
   </si>
   <si>
     <t>Mennet, L. (2011). The impact of infant disorganized attachment and maternal lack of resolution on child narrative coherence and related behavior problems at 54-months. (Doctoral dissertation, University of Washington).</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV034169</t>
   </si>
   <si>
     <t>Mofidi, M., Zeldin, L. P., &amp; Rozier, R. G. (2009). Oral health of Early Head Start children: A qualitative study of staff, parents, and pregnant women. American Journal of Public Health, 99(2), 245-251. doi:10.2105/ajph.2008.133827</t>
   </si>
   <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
     <t>WWHV033921</t>
   </si>
   <si>
     <t>Moreno, A. J., &amp; Klute, M. M. (2011). Infant–toddler teachers can successfully employ authentic assessment: The learning through relating system. Early Childhood Research Quarterly, 26(4), 484-496.</t>
   </si>
   <si>
     <t>WWHV087456</t>
@@ -1020,62 +1099,110 @@
   <si>
     <t>WWHV087454</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting healthy development with the Recipe 4 Success intervention (NCT03976089). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/nct03976089</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV094639</t>
   </si>
   <si>
     <t>Nix, R. L., Francis, L. A., Feinberg, M. E., Gill, S., Jones, D. E., Hostetler, M. L., &amp; Stifter, C. A. (2021). Improving toddlers’ healthy eating habits and self-regulation: A randomized controlled trial. Pediatrics, 147(1). https://doi.org/10.1542/peds.2019-3326</t>
   </si>
   <si>
     <t>WWHV094638</t>
   </si>
   <si>
     <t>Nix, R. L., Gil, S., Hostetler, M. L., Feinberg, M. E., Francis, L. A., Stifter, C. A., McNeil, C. B., Kidder, S. M., Jones, D. E., Park, Y. R., Kim, C. N., Engbretson, A. G., Braaten, S. M., &amp; Tamkin, V. L. (2022). Promoting toddlers’ self-regulation and healthy eating habits among families living in poverty: A randomized controlled trial of Recipe 4 Success. Child Development, 95(2), 352–367. https://doi.org/10.1111/cdev.14006</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV078974</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love, J. M., &amp; Raikes, H. H. (2002). Understanding implementation in Early Head Start programs: Implications for policy and practice. Infant Mental Health Journal, 23(1), 14–35. https://doi.org/10.1002/imhj.10001</t>
   </si>
   <si>
     <t>WWHV004838</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love,  J. M., Raikes, H., Boller, K., Rosenberg, L., et al. (2000). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume III: Program  implementation. Early Head Start research. Washington, DC: U.S. Department  of Health and Human Services, Commissioner's Office of Research and Evaluation,  Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014497</t>
   </si>
   <si>
     <t>Paulsell, D., Mekos, D., Del Grosso, P., Banghart, P., &amp; Nogales, R. (2006). The enhanced home visiting pilot project: How Early Head Start programs are reaching out to kith and kin caregivers--final interim report. Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV005124</t>
@@ -1257,50 +1384,56 @@
   <si>
     <t>WWHV041381</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V., &amp; Christiansen, K. (2013). Parenting interactions with children: Checklist of observations linked to outcomes (PICCOLO) in diverse ethnic groups. Infant Mental Health Journal, 34(4), 290-306.</t>
   </si>
   <si>
     <t>WWHV078965</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Innocenti, M. S., Jump Norman, V. K., Boyce, L. K., Olson, T. L., Christiansen, K., &amp; Peterson, C. A. (2019). The Home Visit Rating Scales: Revised, restructured, and revalidated. Infant Mental Health Journal, 40(3), 315–330. https://doi.org/10.1002/imhj.21781</t>
   </si>
   <si>
     <t>WWHV014567</t>
   </si>
   <si>
     <t>Roggman, L., Cook, G., Peterson, C. A., &amp; Jump, V. K. (nd) Variations in home visit quality in two Early Head Start programs in relation to home environment and child vocabulary outcomes. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV012534</t>
   </si>
   <si>
     <t>Roggman, L. A., Cook, G. A., Peterson, C. A., &amp; Raikes, H. (2008). Who drops out of Early Head Start home visiting programs? Early Education and Development, 19(4), 574–599.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV014540</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Dadds, M. R. (1982). The effects of planned activities and child management procedures in parent training: An analysis of setting generality. Behavior Therapy, 13, 452-461.</t>
   </si>
   <si>
     <t>WWHV043929</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Plant, K. (1989). Programming for generalization to high and low risk parenting situations in families with oppositional developmentally disabled preschoolers. Behavior Modification, 13(3), 283-305. https://doi.org/10.1177/01454455890133001</t>
   </si>
   <si>
     <t>WWHV003919</t>
   </si>
   <si>
     <t>Sandler, L., Heffernon, R., &amp; Sheety, A. (1999). On track with Phoenix Early Head Start. Evaluation report, 1997-98. Report submitted to Southwest Human Development. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV094191</t>
   </si>
   <si>
     <t>Schochet, O. N. (2021). Two-generation early intervention programs as vehicles for enhancing parental human capital and economic self-sufficiency [Doctoral dissertation, Georgetown University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/two-generation-early-inte…</t>
   </si>
   <si>
     <t>WWHV065601</t>
@@ -1351,50 +1484,56 @@
     <t>Siebert, M. E. (2011). Examining a model of latent family functioning among families utilizing Early Head Start services. Dissertation Abstracts International: Section B: The Sciences and Engineering, 72(2-B), 1196.</t>
   </si>
   <si>
     <t>WWHV041782</t>
   </si>
   <si>
     <t>Solchany, J. E., &amp; Barnard, K. (2001). Is mom's mind on her baby?: Infant mental health in Early Head Start. Zero to Three, 22(1), 39-47.</t>
   </si>
   <si>
     <t>WWHV028202</t>
   </si>
   <si>
     <t>Spieker, S., Nelson, E. M., &amp; Condon, M. (2011). Validity of the TAS-45 as a measure of toddler-parent attachment: Preliminary evidence from Early Head Start families. Attachment &amp; Human Development, 13(1), 69-90. doi:10.1080/14616734.2010.488124</t>
   </si>
   <si>
     <t>WWHV034529</t>
   </si>
   <si>
     <t>Spieker, S., Nelson, E. M., DeKlyen, M., Jolley, S. N., &amp; Mennet, L. (2011). Continuity and change in unresolved classifications of adult attachment interviews with low-income mothers. In Disorganized attachment and caregiving, pp. 80-109. New York: Guilford Press.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV006167</t>
   </si>
   <si>
     <t>Staerkel, F. J., &amp; Spieker, S. (2006). Unstable housing--A significant challenge for home visiting programs: An Early Head Start case example. Journal of Family Social Work, 10(1), 61–76.</t>
   </si>
   <si>
     <t>WWHV045010</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Larson, E., Rodriguez, C., Subramony, A., Martinez, R. A., Martinez, E., Barrett, A., &amp; Meyer, D. (2014). Effect of a URI-related educational intervention in Early Head Start on ED visits. Pediatrics, 133(5), e1233-40. https://doi.org/10.1542/peds.2013-2350</t>
   </si>
   <si>
     <t>WWHV034139</t>
   </si>
   <si>
     <t>Stockwell, M. S., Catallozzi, M., Meyer, D., Rodriguez, C., Martinez, E., &amp; Larson, E. (2010). Improving care of upper respiratory infections among Latino Early Head Start parents. Journal of Immigrant and Minority Health, 12(6), 925-931. doi:10.100</t>
   </si>
@@ -1902,61 +2041,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E249"/>
+  <dimension ref="A1:E272"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
@@ -2061,3576 +2200,3576 @@
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E9">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E16">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E17">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B30" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
         <v>2.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B33" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B34" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B35" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>80</v>
       </c>
       <c r="B36" t="s">
         <v>81</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="E36">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" t="s">
         <v>83</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="E37">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" t="s">
         <v>85</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>87</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" t="s">
         <v>89</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B41" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B42" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>96</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>98</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B46" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B47" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B49" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B50" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C50" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B51" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B53" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B54" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C54" t="s">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>122</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>123</v>
       </c>
       <c r="B56" t="s">
         <v>124</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>125</v>
       </c>
       <c r="B57" t="s">
         <v>126</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>127</v>
       </c>
       <c r="B58" t="s">
         <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>129</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B59" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B60" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B61" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B62" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B63" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B64" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B65" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B67" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B68" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B69" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B70" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B71" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B72" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C72" t="s">
         <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E72">
         <v>2.2</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B73" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B74" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B75" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E75">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B76" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B77" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B78" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C78" t="s">
         <v>7</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B79" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B80" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B81" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C81" t="s">
         <v>7</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B82" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B83" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B84" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B85" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C85" t="s">
         <v>7</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B86" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B87" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C87" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E87">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>188</v>
       </c>
       <c r="B88" t="s">
         <v>189</v>
       </c>
       <c r="C88" t="s">
         <v>7</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
         <v>2.2</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>190</v>
       </c>
       <c r="B89" t="s">
         <v>191</v>
       </c>
       <c r="C89" t="s">
         <v>7</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>192</v>
       </c>
       <c r="B90" t="s">
         <v>193</v>
       </c>
       <c r="C90" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>194</v>
       </c>
       <c r="B91" t="s">
         <v>195</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>196</v>
       </c>
       <c r="B92" t="s">
         <v>197</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>198</v>
       </c>
       <c r="B93" t="s">
         <v>199</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>200</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B94" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B95" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B96" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C96" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B97" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B98" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B99" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C99" t="s">
         <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B100" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C100" t="s">
         <v>7</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B101" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C101" t="s">
         <v>7</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B102" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B103" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B104" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C104" t="s">
         <v>7</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B105" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B106" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E106">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B107" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B108" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B109" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C109" t="s">
-        <v>187</v>
+        <v>40</v>
       </c>
       <c r="D109" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E109">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B110" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C110" t="s">
         <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B111" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C111" t="s">
         <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B112" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C112" t="s">
         <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B113" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C113" t="s">
         <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B114" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C114" t="s">
         <v>7</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B115" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B116" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C116" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D116" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E116">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B117" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B118" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B119" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C119" t="s">
         <v>7</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B120" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B121" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C121" t="s">
         <v>7</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B122" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B123" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C123" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D123" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E123">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B124" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C124" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B125" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B126" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B127" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C127" t="s">
         <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B128" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C128" t="s">
         <v>7</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E128">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B129" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C129" t="s">
         <v>7</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B130" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="E130">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B131" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="E131">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B132" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C132" t="s">
         <v>7</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132">
         <v>2.2</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B133" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C133" t="s">
         <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E133">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B134" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C134" t="s">
         <v>7</v>
       </c>
       <c r="D134" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B135" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C135" t="s">
         <v>7</v>
       </c>
       <c r="D135" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B136" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C136" t="s">
         <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B137" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B138" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B139" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B140" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C140" t="s">
         <v>7</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B141" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C141" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E141">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B142" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C142" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D142" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="E142">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B143" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C143" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D143" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="E143">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B144" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="E144">
         <v>2.2</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B145" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B146" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C146" t="s">
         <v>7</v>
       </c>
       <c r="D146" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B147" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C147" t="s">
         <v>7</v>
       </c>
       <c r="D147" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B148" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C148" t="s">
         <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B149" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C149" t="s">
         <v>7</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B150" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C150" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D150" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E150">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B151" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D151" t="s">
-        <v>316</v>
+        <v>8</v>
       </c>
       <c r="E151">
         <v>2.3</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>317</v>
       </c>
       <c r="B152" t="s">
         <v>318</v>
       </c>
       <c r="C152" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>319</v>
       </c>
       <c r="B153" t="s">
         <v>320</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E153">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>321</v>
       </c>
       <c r="B154" t="s">
         <v>322</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D154" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E154">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>323</v>
       </c>
       <c r="B155" t="s">
         <v>324</v>
       </c>
       <c r="C155" t="s">
         <v>7</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>325</v>
       </c>
       <c r="B156" t="s">
         <v>326</v>
       </c>
       <c r="C156" t="s">
         <v>7</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>327</v>
       </c>
       <c r="B157" t="s">
         <v>328</v>
       </c>
       <c r="C157" t="s">
         <v>7</v>
       </c>
       <c r="D157" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="E157">
         <v>2.2</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>329</v>
       </c>
       <c r="B158" t="s">
         <v>330</v>
       </c>
       <c r="C158" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="E158">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>331</v>
       </c>
       <c r="B159" t="s">
         <v>332</v>
       </c>
       <c r="C159" t="s">
         <v>7</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>333</v>
       </c>
       <c r="B160" t="s">
         <v>334</v>
       </c>
       <c r="C160" t="s">
         <v>7</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>335</v>
       </c>
       <c r="B161" t="s">
         <v>336</v>
       </c>
       <c r="C161" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D161" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E161">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>337</v>
       </c>
       <c r="B162" t="s">
         <v>338</v>
       </c>
       <c r="C162" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E162">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>339</v>
       </c>
       <c r="B163" t="s">
         <v>340</v>
       </c>
       <c r="C163" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E163">
-        <v>2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>341</v>
       </c>
       <c r="B164" t="s">
         <v>342</v>
       </c>
       <c r="C164" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D164" t="s">
-        <v>8</v>
+        <v>200</v>
       </c>
       <c r="E164">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>343</v>
       </c>
       <c r="B165" t="s">
         <v>344</v>
       </c>
       <c r="C165" t="s">
         <v>7</v>
       </c>
       <c r="D165" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>345</v>
       </c>
       <c r="B166" t="s">
         <v>346</v>
       </c>
       <c r="C166" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D166" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="E166">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>347</v>
       </c>
       <c r="B167" t="s">
         <v>348</v>
       </c>
       <c r="C167" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D167" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E167">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>349</v>
       </c>
       <c r="B168" t="s">
         <v>350</v>
       </c>
       <c r="C168" t="s">
         <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>351</v>
       </c>
       <c r="B169" t="s">
         <v>352</v>
       </c>
       <c r="C169" t="s">
         <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E169">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>353</v>
       </c>
       <c r="B170" t="s">
         <v>354</v>
       </c>
       <c r="C170" t="s">
         <v>7</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>355</v>
       </c>
       <c r="B171" t="s">
         <v>356</v>
       </c>
       <c r="C171" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D171" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E171">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>357</v>
       </c>
       <c r="B172" t="s">
         <v>358</v>
       </c>
       <c r="C172" t="s">
         <v>7</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>359</v>
       </c>
       <c r="B173" t="s">
         <v>360</v>
       </c>
       <c r="C173" t="s">
         <v>7</v>
       </c>
       <c r="D173" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E173">
         <v>2.2</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>361</v>
       </c>
       <c r="B174" t="s">
         <v>362</v>
       </c>
       <c r="C174" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>363</v>
       </c>
       <c r="B175" t="s">
         <v>364</v>
       </c>
       <c r="C175" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D175" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E175">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>365</v>
       </c>
       <c r="B176" t="s">
         <v>366</v>
       </c>
       <c r="C176" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D176" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E176">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>367</v>
       </c>
       <c r="B177" t="s">
         <v>368</v>
       </c>
       <c r="C177" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D177" t="s">
-        <v>8</v>
+        <v>200</v>
       </c>
       <c r="E177">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>369</v>
       </c>
       <c r="B178" t="s">
         <v>370</v>
       </c>
       <c r="C178" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E178">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>371</v>
       </c>
       <c r="B179" t="s">
         <v>372</v>
       </c>
       <c r="C179" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D179" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E179">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>373</v>
       </c>
       <c r="B180" t="s">
         <v>374</v>
       </c>
       <c r="C180" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D180" t="s">
-        <v>79</v>
+        <v>200</v>
       </c>
       <c r="E180">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>375</v>
       </c>
       <c r="B181" t="s">
         <v>376</v>
       </c>
       <c r="C181" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D181" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>377</v>
       </c>
       <c r="B182" t="s">
         <v>378</v>
       </c>
       <c r="C182" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D182" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E182">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>379</v>
       </c>
       <c r="B183" t="s">
         <v>380</v>
       </c>
       <c r="C183" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D183" t="s">
-        <v>74</v>
+        <v>200</v>
       </c>
       <c r="E183">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>381</v>
       </c>
       <c r="B184" t="s">
         <v>382</v>
       </c>
       <c r="C184" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D184" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="E184">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>383</v>
       </c>
       <c r="B185" t="s">
         <v>384</v>
       </c>
       <c r="C185" t="s">
         <v>7</v>
       </c>
       <c r="D185" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E185">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>385</v>
       </c>
       <c r="B186" t="s">
         <v>386</v>
       </c>
       <c r="C186" t="s">
         <v>7</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>387</v>
       </c>
       <c r="B187" t="s">
         <v>388</v>
       </c>
       <c r="C187" t="s">
         <v>7</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>389</v>
       </c>
       <c r="B188" t="s">
         <v>390</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>391</v>
       </c>
       <c r="B189" t="s">
         <v>392</v>
       </c>
       <c r="C189" t="s">
         <v>7</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>393</v>
       </c>
       <c r="B190" t="s">
         <v>394</v>
       </c>
       <c r="C190" t="s">
         <v>7</v>
       </c>
       <c r="D190" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>395</v>
       </c>
       <c r="B191" t="s">
         <v>396</v>
       </c>
       <c r="C191" t="s">
         <v>7</v>
       </c>
       <c r="D191" t="s">
-        <v>397</v>
+        <v>8</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
+        <v>397</v>
+      </c>
+      <c r="B192" t="s">
         <v>398</v>
       </c>
-      <c r="B192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C192" t="s">
         <v>7</v>
       </c>
       <c r="D192" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
+        <v>399</v>
+      </c>
+      <c r="B193" t="s">
         <v>400</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" t="s">
         <v>7</v>
       </c>
       <c r="D193" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
+        <v>401</v>
+      </c>
+      <c r="B194" t="s">
         <v>402</v>
       </c>
-      <c r="B194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" t="s">
         <v>7</v>
       </c>
       <c r="D194" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
+        <v>403</v>
+      </c>
+      <c r="B195" t="s">
         <v>404</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" t="s">
         <v>7</v>
       </c>
       <c r="D195" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
+        <v>405</v>
+      </c>
+      <c r="B196" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C196" t="s">
         <v>7</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
+        <v>407</v>
+      </c>
+      <c r="B197" t="s">
         <v>408</v>
       </c>
-      <c r="B197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C197" t="s">
         <v>7</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
+        <v>409</v>
+      </c>
+      <c r="B198" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="C198" t="s">
         <v>7</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
+        <v>411</v>
+      </c>
+      <c r="B199" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C199" t="s">
         <v>7</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
+        <v>413</v>
+      </c>
+      <c r="B200" t="s">
         <v>414</v>
       </c>
-      <c r="B200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" t="s">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
+        <v>415</v>
+      </c>
+      <c r="B201" t="s">
         <v>416</v>
       </c>
-      <c r="B201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" t="s">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="D201" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="E201">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
+        <v>417</v>
+      </c>
+      <c r="B202" t="s">
         <v>418</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" t="s">
         <v>7</v>
       </c>
       <c r="D202" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
+        <v>419</v>
+      </c>
+      <c r="B203" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="C203" t="s">
         <v>7</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203">
         <v>2.2</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
+        <v>421</v>
+      </c>
+      <c r="B204" t="s">
         <v>422</v>
       </c>
-      <c r="B204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" t="s">
         <v>7</v>
       </c>
       <c r="D204" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E204">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
+        <v>423</v>
+      </c>
+      <c r="B205" t="s">
         <v>424</v>
       </c>
-      <c r="B205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" t="s">
         <v>7</v>
       </c>
       <c r="D205" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E205">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
+        <v>425</v>
+      </c>
+      <c r="B206" t="s">
         <v>426</v>
       </c>
-      <c r="B206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C206" t="s">
         <v>7</v>
       </c>
       <c r="D206" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
+        <v>427</v>
+      </c>
+      <c r="B207" t="s">
         <v>428</v>
       </c>
-      <c r="B207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" t="s">
         <v>7</v>
       </c>
       <c r="D207" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
+        <v>429</v>
+      </c>
+      <c r="B208" t="s">
         <v>430</v>
       </c>
-      <c r="B208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" t="s">
         <v>7</v>
       </c>
       <c r="D208" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E208">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
+        <v>431</v>
+      </c>
+      <c r="B209" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="C209" t="s">
         <v>7</v>
       </c>
       <c r="D209" t="s">
         <v>13</v>
       </c>
       <c r="E209">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
+        <v>433</v>
+      </c>
+      <c r="B210" t="s">
         <v>434</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" t="s">
         <v>7</v>
       </c>
       <c r="D210" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E210">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
+        <v>435</v>
+      </c>
+      <c r="B211" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="C211" t="s">
         <v>7</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
+        <v>437</v>
+      </c>
+      <c r="B212" t="s">
         <v>438</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>440</v>
       </c>
       <c r="B213" t="s">
         <v>441</v>
       </c>
       <c r="C213" t="s">
         <v>7</v>
       </c>
       <c r="D213" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>442</v>
       </c>
       <c r="B214" t="s">
         <v>443</v>
       </c>
       <c r="C214" t="s">
         <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>444</v>
       </c>
       <c r="B215" t="s">
         <v>445</v>
       </c>
       <c r="C215" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D215" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="E215">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>446</v>
       </c>
       <c r="B216" t="s">
         <v>447</v>
       </c>
       <c r="C216" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D216" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E216">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>448</v>
       </c>
       <c r="B217" t="s">
         <v>449</v>
       </c>
       <c r="C217" t="s">
         <v>7</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>450</v>
       </c>
       <c r="B218" t="s">
         <v>451</v>
@@ -5665,532 +5804,923 @@
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>454</v>
       </c>
       <c r="B220" t="s">
         <v>455</v>
       </c>
       <c r="C220" t="s">
         <v>7</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>456</v>
       </c>
       <c r="B221" t="s">
         <v>457</v>
       </c>
       <c r="C221" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D221" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E221">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>458</v>
       </c>
       <c r="B222" t="s">
         <v>459</v>
       </c>
       <c r="C222" t="s">
-        <v>7</v>
+        <v>129</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>460</v>
       </c>
       <c r="B223" t="s">
         <v>461</v>
       </c>
       <c r="C223" t="s">
-        <v>7</v>
+        <v>129</v>
       </c>
       <c r="D223" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E223">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>462</v>
       </c>
       <c r="B224" t="s">
         <v>463</v>
       </c>
       <c r="C224" t="s">
         <v>7</v>
       </c>
       <c r="D224" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>464</v>
       </c>
       <c r="B225" t="s">
         <v>465</v>
       </c>
       <c r="C225" t="s">
         <v>7</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>466</v>
       </c>
       <c r="B226" t="s">
         <v>467</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E226">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>468</v>
       </c>
       <c r="B227" t="s">
         <v>469</v>
       </c>
       <c r="C227" t="s">
         <v>7</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>470</v>
       </c>
       <c r="B228" t="s">
         <v>471</v>
       </c>
       <c r="C228" t="s">
         <v>7</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>472</v>
       </c>
       <c r="B229" t="s">
         <v>473</v>
       </c>
       <c r="C229" t="s">
         <v>7</v>
       </c>
       <c r="D229" t="s">
-        <v>397</v>
+        <v>13</v>
       </c>
       <c r="E229">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>474</v>
       </c>
       <c r="B230" t="s">
         <v>475</v>
       </c>
       <c r="C230" t="s">
         <v>7</v>
       </c>
       <c r="D230" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>476</v>
       </c>
       <c r="B231" t="s">
         <v>477</v>
       </c>
       <c r="C231" t="s">
         <v>7</v>
       </c>
       <c r="D231" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E231">
         <v>2.2</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>478</v>
       </c>
       <c r="B232" t="s">
         <v>479</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E232">
         <v>2.2</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>480</v>
       </c>
       <c r="B233" t="s">
         <v>481</v>
       </c>
       <c r="C233" t="s">
         <v>7</v>
       </c>
       <c r="D233" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E233">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>482</v>
       </c>
       <c r="B234" t="s">
         <v>483</v>
       </c>
       <c r="C234" t="s">
         <v>7</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>484</v>
       </c>
       <c r="B235" t="s">
         <v>485</v>
       </c>
       <c r="C235" t="s">
         <v>7</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>486</v>
       </c>
       <c r="B236" t="s">
         <v>487</v>
       </c>
       <c r="C236" t="s">
         <v>7</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>488</v>
       </c>
       <c r="B237" t="s">
         <v>489</v>
       </c>
       <c r="C237" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D237" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E237">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>490</v>
       </c>
       <c r="B238" t="s">
         <v>491</v>
       </c>
       <c r="C238" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>492</v>
       </c>
       <c r="B239" t="s">
         <v>493</v>
       </c>
       <c r="C239" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D239" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="E239">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>494</v>
       </c>
       <c r="B240" t="s">
         <v>495</v>
       </c>
       <c r="C240" t="s">
         <v>7</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>496</v>
       </c>
       <c r="B241" t="s">
         <v>497</v>
       </c>
       <c r="C241" t="s">
         <v>7</v>
       </c>
       <c r="D241" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E241">
         <v>2.2</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>498</v>
       </c>
       <c r="B242" t="s">
         <v>499</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>500</v>
       </c>
       <c r="B243" t="s">
         <v>501</v>
       </c>
       <c r="C243" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>502</v>
       </c>
       <c r="B244" t="s">
         <v>503</v>
       </c>
       <c r="C244" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D244" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E244">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>504</v>
       </c>
       <c r="B245" t="s">
         <v>505</v>
       </c>
       <c r="C245" t="s">
         <v>7</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>506</v>
       </c>
       <c r="B246" t="s">
         <v>507</v>
       </c>
       <c r="C246" t="s">
         <v>7</v>
       </c>
       <c r="D246" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="E246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>508</v>
       </c>
       <c r="B247" t="s">
         <v>509</v>
       </c>
       <c r="C247" t="s">
         <v>7</v>
       </c>
       <c r="D247" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="E247">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>510</v>
       </c>
       <c r="B248" t="s">
         <v>511</v>
       </c>
       <c r="C248" t="s">
         <v>7</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
       <c r="E248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>512</v>
       </c>
       <c r="B249" t="s">
         <v>513</v>
       </c>
       <c r="C249" t="s">
         <v>7</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" t="s">
+        <v>514</v>
+      </c>
+      <c r="B250" t="s">
+        <v>515</v>
+      </c>
+      <c r="C250" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" t="s">
+        <v>516</v>
+      </c>
+      <c r="B251" t="s">
+        <v>517</v>
+      </c>
+      <c r="C251" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" t="s">
+        <v>518</v>
+      </c>
+      <c r="B252" t="s">
+        <v>519</v>
+      </c>
+      <c r="C252" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" t="s">
+        <v>439</v>
+      </c>
+      <c r="E252">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" t="s">
+        <v>520</v>
+      </c>
+      <c r="B253" t="s">
+        <v>521</v>
+      </c>
+      <c r="C253" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253" t="s">
+        <v>8</v>
+      </c>
+      <c r="E253">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" t="s">
+        <v>522</v>
+      </c>
+      <c r="B254" t="s">
+        <v>523</v>
+      </c>
+      <c r="C254" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" t="s">
+        <v>524</v>
+      </c>
+      <c r="B255" t="s">
+        <v>525</v>
+      </c>
+      <c r="C255" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" t="s">
+        <v>8</v>
+      </c>
+      <c r="E255">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" t="s">
+        <v>526</v>
+      </c>
+      <c r="B256" t="s">
+        <v>527</v>
+      </c>
+      <c r="C256" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" t="s">
+        <v>13</v>
+      </c>
+      <c r="E256">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" t="s">
+        <v>528</v>
+      </c>
+      <c r="B257" t="s">
+        <v>529</v>
+      </c>
+      <c r="C257" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257" t="s">
+        <v>8</v>
+      </c>
+      <c r="E257">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" t="s">
+        <v>530</v>
+      </c>
+      <c r="B258" t="s">
+        <v>531</v>
+      </c>
+      <c r="C258" t="s">
+        <v>7</v>
+      </c>
+      <c r="D258" t="s">
+        <v>8</v>
+      </c>
+      <c r="E258">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" t="s">
+        <v>532</v>
+      </c>
+      <c r="B259" t="s">
+        <v>533</v>
+      </c>
+      <c r="C259" t="s">
+        <v>7</v>
+      </c>
+      <c r="D259" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" t="s">
+        <v>534</v>
+      </c>
+      <c r="B260" t="s">
+        <v>535</v>
+      </c>
+      <c r="C260" t="s">
+        <v>7</v>
+      </c>
+      <c r="D260" t="s">
+        <v>8</v>
+      </c>
+      <c r="E260">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" t="s">
+        <v>536</v>
+      </c>
+      <c r="B261" t="s">
+        <v>537</v>
+      </c>
+      <c r="C261" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" t="s">
+        <v>538</v>
+      </c>
+      <c r="B262" t="s">
+        <v>539</v>
+      </c>
+      <c r="C262" t="s">
+        <v>7</v>
+      </c>
+      <c r="D262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" t="s">
+        <v>540</v>
+      </c>
+      <c r="B263" t="s">
+        <v>541</v>
+      </c>
+      <c r="C263" t="s">
+        <v>7</v>
+      </c>
+      <c r="D263" t="s">
+        <v>8</v>
+      </c>
+      <c r="E263">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" t="s">
+        <v>542</v>
+      </c>
+      <c r="B264" t="s">
+        <v>543</v>
+      </c>
+      <c r="C264" t="s">
+        <v>7</v>
+      </c>
+      <c r="D264" t="s">
+        <v>13</v>
+      </c>
+      <c r="E264">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" t="s">
+        <v>544</v>
+      </c>
+      <c r="B265" t="s">
+        <v>545</v>
+      </c>
+      <c r="C265" t="s">
+        <v>7</v>
+      </c>
+      <c r="D265" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" t="s">
+        <v>546</v>
+      </c>
+      <c r="B266" t="s">
+        <v>547</v>
+      </c>
+      <c r="C266" t="s">
+        <v>40</v>
+      </c>
+      <c r="D266" t="s">
+        <v>8</v>
+      </c>
+      <c r="E266">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" t="s">
+        <v>548</v>
+      </c>
+      <c r="B267" t="s">
+        <v>549</v>
+      </c>
+      <c r="C267" t="s">
+        <v>40</v>
+      </c>
+      <c r="D267" t="s">
+        <v>8</v>
+      </c>
+      <c r="E267">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" t="s">
+        <v>550</v>
+      </c>
+      <c r="B268" t="s">
+        <v>551</v>
+      </c>
+      <c r="C268" t="s">
+        <v>7</v>
+      </c>
+      <c r="D268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" t="s">
+        <v>552</v>
+      </c>
+      <c r="B269" t="s">
+        <v>553</v>
+      </c>
+      <c r="C269" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" t="s">
+        <v>554</v>
+      </c>
+      <c r="B270" t="s">
+        <v>555</v>
+      </c>
+      <c r="C270" t="s">
+        <v>7</v>
+      </c>
+      <c r="D270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" t="s">
+        <v>556</v>
+      </c>
+      <c r="B271" t="s">
+        <v>557</v>
+      </c>
+      <c r="C271" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" t="s">
+        <v>558</v>
+      </c>
+      <c r="B272" t="s">
+        <v>559</v>
+      </c>
+      <c r="C272" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" t="s">
+        <v>8</v>
+      </c>
+      <c r="E272">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>